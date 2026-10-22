--- v0 (2026-08-31)
+++ v1 (2026-10-22)
@@ -82,232 +82,255 @@
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="задать-вопрос"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Задать вопрос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/Ask</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=Ask&amp;recordType=VirtualRef&amp;project=VREF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">показывает форму с полем</w:t>
+        <w:t xml:space="preserve">показывает форму с темой и текстом вопроса. Пользовательский вход в проект выполняется через</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Задайте Ваш вопрос</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. После отправки система создает запись вопроса, сохраняет текст в SID-файл</w:t>
+        <w:t xml:space="preserve">WorkflowProject/Show</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а доступность проекта и формы определяется общими настройками WorkflowProject, WorkflowView, WorkflowScreen и Security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После отправки система создает запись вопроса, сохраняет тему в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1^H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, текст в SID-файл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">question</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, фиксирует идентификатор пользователя и присваивает вопросу начальный статус.</w:t>
+        <w:t xml:space="preserve">, фиксирует идентификатор пользователя, проект, ключ вопроса вида</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VREF-1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и начальный статус проекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После успешной отправки пользователь получает сообщение, что вопрос принят, и может отслеживать его в личном кабинете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:id="10" w:name="мои-вопросы"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Мои вопросы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowUser</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowUser&amp;recordType=VirtualRef&amp;project=VREF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">показывает вопросы текущего пользователя. Отбор выполняется по идентификатору пользователя, сохраненному в параметре</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">questionInLK</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">. В списке выводится тема вопроса, а для старых записей без темы - начало текста вопроса. В карточке пользователь видит ключ вопроса, статус, ответственного, наблюдателей, историю изменений, вопрос, ответ, ссылки и вложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если пользователь скрывает готовый ответ из личного кабинета, действие</w:t>
+        <w:t xml:space="preserve">Если пользователь скрывает готовый ответ из личного кабинета, workflow-переход</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/UnlinkUser</w:t>
+        <w:t xml:space="preserve">unlinkUser</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">удаляет связь</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">questionInLK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, но не удаляет саму запись вопроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:id="11" w:name="часто-задаваемые-вопросы"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Часто задаваемые вопросы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowFAQUser</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowFAQUser&amp;recordType=VirtualRef&amp;project=VREF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">показывает вопросы, переведенные в статус FAQ. На этой же странице пользователь может задать новый вопрос, если не нашел готового ответа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:id="12" w:name="поиск"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Поиск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пользовательские страницы используют строку поиска, сформированную функцией</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. Поиск добавляется к текущему отбору вопросов и помогает найти обращение по словам из вопроса или ответа.</w:t>
+        <w:t xml:space="preserve">Пользовательские страницы используют фильтры проекта, статуса и строку поиска. Поиск добавляется к текущему отбору вопросов и помогает найти обращение по словам из темы, вопроса или ответа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>