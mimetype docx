--- v0 (2026-09-01)
+++ v1 (2026-11-02)
@@ -1,131 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/media/rId28.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId37.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Виртуальная справка</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="56" w:name="виртуальная-справка"/>
+    <w:bookmarkStart w:id="65" w:name="виртуальная-справка"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Виртуальная справка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="12" w:name="назначение-модуля"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение модуля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">реализует виртуальную справочную службу: пользователь задает вопрос, сотрудник библиотеки принимает его в работу, готовит ответ, прикрепляет ссылки, библиографические описания, записи электронного каталога и файлы, а затем переводит вопрос в итоговый статус.</w:t>
+        <w:t xml:space="preserve">реализует единую виртуальную справочную службу: пользователь задает вопрос в проекте обслуживания, сотрудник библиотеки принимает его в работу, готовит ответ, прикрепляет ссылки, библиографические описания, записи электронного каталога и файлы, а затем переводит вопрос по workflow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль хранит вопросы как записи типа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в системной базе</w:t>
       </w:r>
       <w:r>
@@ -143,153 +143,195 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">question</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">answer</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">; служебные признаки, авторы, статусы, ссылки и вложения записываются в поля записи и параметры</w:t>
+        <w:t xml:space="preserve">; тема вопроса, проект, ключ, ответственный, наблюдатели, история, служебные признаки, авторы, статусы, ссылки и вложения записываются в поля записи и параметры</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1288</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="основные-роли"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Основные роли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пользователь с правом</w:t>
+        <w:t xml:space="preserve">Пользователь с правами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIEW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">ALLOWASK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">задает вопрос и видит свои обращения.</w:t>
+        <w:t xml:space="preserve">на запись проекта может выбрать проект и задать вопрос.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Сотрудник с правом</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">видит новые вопросы, берет их в работу и заполняет ответ.</w:t>
+        <w:t xml:space="preserve">Видимость списков определяется настройками</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowFilter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и правом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIEW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на запись проекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Карточка вопроса дополнительно проверяется форматом доступа представления; владелец видит свой вопрос, публичный FAQ доступен по FAQ-фильтру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Сотрудник с правом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALLOWMARKFAQ</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">может включать готовые вопросы в базу часто задаваемых вопросов.</w:t>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на запись перехода может выполнить соответствующее workflow-действие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:id="10" w:name="статусы-вопроса"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Статусы вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">0</w:t>
@@ -344,894 +386,5810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- вопрос опубликован как часто задаваемый.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- вопрос отклонен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если при сохранении записи заполнен ответ и вопрос не переведен в FAQ, модуль автоматически устанавливает статус</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Статус меняется только через workflow-переходы. Подготовка ответа без смены статуса и отправка ответа описываются отдельными переходами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:id="11" w:name="настройки"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Настройки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В административных настройках модуля доступен параметр</w:t>
-[...398 lines deleted...]
-        <w:t xml:space="preserve">. В карточке вопроса сотрудник заполняет:</w:t>
+        <w:t xml:space="preserve">В административных настройках модуля доступны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">текст ответа;</w:t>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">welcome</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- справочный текст, который показывается пользователям на страницах виртуальной справки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">веб-ссылки;</w:t>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currentProject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- текущий проект</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWPROJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, в котором VirtualRef создает и показывает вопросы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">краткие библиографические описания;</w:t>
+        <w:t xml:space="preserve">пункт</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проекты рабочих процессов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в АРМ Администратор - проекты/профили обслуживания с ключами, правами, начальным статусом и выбором workflow по типам записей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ссылки на записи электронного каталога;</w:t>
+        <w:t xml:space="preserve">пункт</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рабочие процессы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в АРМ Администратор - записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, из которых открываются статусы, переходы и карта workflow;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">вложенные файлы;</w:t>
+        <w:t xml:space="preserve">записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWSTATUS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- статусы выбранного workflow;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWTRANSITION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- переходы выбранного workflow и право</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на выполнение действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При первичной настройке создается проект по умолчанию</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Библиографическая справка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, его статусы и переходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="16" w:name="проекты-virtualref"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проекты VirtualRef</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проект VirtualRef описывает отдельный профиль обслуживания: направление справки, ключ нумерации, права, проектный тип вопроса и начальный статус. Проект выбирает workflow по проектному типу объекта или через fallback-соответствие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v920 -&gt; workflow</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Для библиографической справки используется тот же модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, без отдельного пользовательского сервиса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IrbHelp</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="настройка"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Настройка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проекты настраиваются отдельными записями типа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWPROJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в пункте</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проекты рабочих процессов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">АРМ Администратор. Это обычные управляемые записи ИРБИС 128: на каждую запись проекта можно назначить права через стандартное окно прав объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Поле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ключ проекта, например</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VREF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">название проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">активность:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- активен,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- скрыт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">начальный статус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">workflow по умолчанию; если пусто, используется ключ проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">необязательные соответствия типов записей:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^A</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- тип записи из</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">920</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^B</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- ключ workflow,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^C</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- поле идентификатора записи,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- подполе идентификатора,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^E</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- префикс поиска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">проектные типы объектов:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^A</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- ключ типа,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^B</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- название,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^C</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- тип записи</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">920</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- workflow,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^E</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- начальный статус,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^F/^G/^H</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- схемы экранов, фильтров и представлений,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">^I</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- профиль полей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2^A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">старое описание статусов; используется только миграцией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3^A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">старое описание переходов; используется только миграцией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При настройке модуль создает проект по умолчанию</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Библиографическая справка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, если записей проектов еще нет, и добавляет соответствие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef -&gt; VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В настройках самого модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранится только ссылка на текущий проект: поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">201^A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, параметр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currentProject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Рабочие страницы VirtualRef используют этот проект для создания вопросов и фильтров. Карта открывается из карточки рабочего процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:id="14" w:name="права-проекта"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Права проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Права назначаются на запись проекта через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Право</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">видеть проект в списках и фильтрах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWASK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">задавать вопросы в проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доступ к выполнению конкретного workflow-перехода назначается на запись перехода правом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В системном JSON старые проектные права вроде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWANSWER</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWWATCH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWMARKFAQ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">могут использоваться только как источник для автоматического назначения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на поставляемые переходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="15" w:name="данные-вопроса"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Данные вопроса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В записи вопроса проектные данные хранятся в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Подполе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7^A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ключ вопроса внутри проекта, например</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VREF-1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">; для VirtualRef это значение настроено в проекте как идентификатор записи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7^B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ключ проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название проекта не дублируется в записи вопроса: оно читается из записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWPROJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">по ключу проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для поиска формируются префиксы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRKEY=</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRPROJECT=</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="20" w:name="workflow-virtualref"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Workflow VirtualRef</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Workflow задает статусы и разрешенные переходы вопроса внутри проекта VirtualRef. Проект</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWPROJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбирает workflow по проектному типу объекта вопроса или через fallback-соответствие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v920 -&gt; workflow</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; если отдельный ключ workflow не задан, используется ключ проекта. Сам workflow хранится записью</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Статусы и переходы редактируются из карточки выбранного workflow и хранятся отдельными управляемыми записями, поэтому их можно настраивать и защищать стандартными правами объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="17" w:name="статусы"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Статусы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Статус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Статус для API</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Цвет на карте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Новый вопрос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- Новое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">серый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Вопрос в обработке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- В работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">синий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Выполнено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- Выполнено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">зеленый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">В списке частозадаваемых вопросов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- Выполнено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">зеленый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Отклонено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- Отклонено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">красный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Статусы настраиваются записями типа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWSTATUS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в модуле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Поле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ключ workflow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">код статуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">название статуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">активность:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- активен,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- скрыт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">порядок сортировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">признак начального статуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">признак финального статуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">числовой статус для API:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- Новое,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- В работе,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- Выполнено,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- Отклонено; от этого значения зависит цвет статуса на карте workflow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">координата X на карте workflow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">координата Y на карте workflow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отбор записей по очередям больше не задается флагами статусов. Для этого используются</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowFilter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowFilterScheme</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:id="18" w:name="переходы"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Переходы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Переход</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Из</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Источник</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">take</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWANSWER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">взять вопрос в работу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">editAnswer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">и итоговые, кроме FAQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">текущий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWANSWER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отредактировать и сохранить ответ без смены статуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWANSWER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отправить подготовленный ответ и завершить вопрос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">return</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWANSWER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">вернуть вопрос в работу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reject</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWANSWER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отклонить вопрос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">faq</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWMARKFAQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">опубликовать как FAQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unfaq</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWMARKFAQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">снять публикацию FAQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">assignResponsible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">текущий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWANSWER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">назначить текущего пользователя ответственным</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">watch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">текущий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWWATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">добавить текущего пользователя в наблюдатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unwatch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">текущий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWWATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">удалить текущего пользователя из наблюдателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unlinkUser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">текущий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWASK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">убрать вопрос из списка вопросов пользователя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Переходы настраиваются записями типа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWTRANSITION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в модуле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowTransition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Поле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ключ workflow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ключ перехода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">название перехода, отображается на кнопке действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">исходные статусы; в редакторе выбираются из списка статусов workflow, внутри записи хранятся коды через запятую или</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">целевой статус; в редакторе выбирается из списка статусов workflow, внутри записи хранится код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">активность:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- активен,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- скрыт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">порядок сортировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">CSS-класс кнопки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">старое право проекта, используется только для переноса прав в</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">screenKey</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">экрана Workflow; если пусто, переход выполняется без отдельного запроса данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">имя condition-формата; переход разрешен, если формат возвращает непустое значение, не</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, не</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">false</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">и не</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">не используется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">keepStatus</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- переход не меняет статус и использует текущий статус как целевой; поле</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^E</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">в этом режиме не требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">упорядоченный список post-functions перехода: тип</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gbl</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">или</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">command</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, ключ действия, порядок и параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Список выбора статусов в карточке перехода строится по текущему ключу workflow в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1^A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Если ключ workflow изменен у уже открытой карточки, сохраните запись и откройте ее снова, чтобы список статусов перестроился для нового workflow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доступ к выполнению перехода проверяется правом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWTRANSITION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Старые проектные права в таблице выше используются только как источник групп, которым при синхронизации системного JSON выдается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на соответствующие переходы. ФЛК отдельно в переходе не настраивается: она выполняется штатно при сохранении записи. Если нужна проверка доступности кнопки до сохранения, используйте condition-формат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Карта workflow открывается из редактора записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">через общий action</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/WorkflowOverview</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и показывает статусы и переходы выбранного рабочего процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Переходы выполняются через общий workflow engine. Он проверяет маршрут, право и condition, обновляет состояние записи в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">113^A=LINK^B=WORKFLOW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, синхронизирует доменные поля, выполняет post-functions и сохраняет вопрос один раз в конце перехода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Post-functions на первом этапе поддерживают два типа:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Тип</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gbl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сценарий глобальной корректировки из разрешенного MNU, выполняется над рабочей копией вопроса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">command</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">специальная workflow-функция модуля из</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__call/Workflow/*</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">; список строится автоматически по классам команд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Workflow-command получает DTO</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowContext</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и должна возвращать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowCommandResult</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Классы таких функций наследуются от</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ObjectModuleExternalFunctionWorkflow</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, чтобы контракт выполнения перехода был единым для всех модулей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">использует command</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.AssignResponsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: она назначает ответственного из параметра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">user</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а если параметр не указан - текущего пользователя. Keep-status переходы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assignResponsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">watch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unwatch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unlinkUser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">используют command</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.AssignResponsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.AddWatcher</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.RemoveWatcher</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.UnlinkUser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Экран перехода с запросом данных открывается по настройке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">screenKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, заданной в записи перехода. Переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">editAnswer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">screenKey=answer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">запускает общий экран</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/WorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, который находит запись</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и открывает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">по рабочему листу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virtualrefanswer.ws</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Черновик создается через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/InitWorkflowScreenDraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, сохранение выполняется через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/ApplyWorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: данные WS штатно попадают в запись через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а затем workflow применяет переход. Для VirtualRef дополнительная доменная логика ответа сведена к post-function</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.ApplyAnswerAuthor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, которая записывает автора ответа. Переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finish</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">используется как отдельное действие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отправить ответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и меняет статус только после того, как подготовленный ответ уже сохранен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:id="19" w:name="ответственный-наблюдатели-и-история"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Ответственный, наблюдатели и история</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный хранится в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Кнопка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Взять в работу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выполняет переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а вспомогательная кнопка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назначить мне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выполняет keep-status переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assignResponsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наблюдатели хранятся в повторяемом поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и индексируются префиксом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRWATCHER=</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Кнопки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наблюдать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не наблюдать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Убрать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выполняются через keep-status workflow-переходы. История изменений ведется в стандартном поле ИРБИС</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">907</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дата,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^T</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">время,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">исполнитель,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">этап,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">действие,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^E</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">исходный статус,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^F</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">новый статус,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">комментарий. Для workflow-событий дополнительно заполняются</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^W</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">workflow,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">проект и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">^N</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">переход.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="25" w:name="пользовательский-сценарий"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пользовательский сценарий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пользовательская часть виртуальной справки предназначена для читателей и посетителей портала. Она позволяет задать вопрос, посмотреть свои обращения и открыть опубликованные часто задаваемые вопросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="21" w:name="задать-вопрос"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Задать вопрос</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Страница</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=Ask&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает форму с темой и текстом вопроса. Пользовательский вход в проект выполняется через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowProject/Show</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а доступность проекта и формы определяется общими настройками WorkflowProject, WorkflowView, WorkflowScreen и Security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После отправки система создает запись вопроса, сохраняет тему в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1^H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, текст в SID-файл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">question</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, фиксирует идентификатор пользователя, проект, ключ вопроса вида</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VREF-1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и начальный статус проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После успешной отправки пользователь получает сообщение, что вопрос принят, и может отслеживать его в личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:id="22" w:name="мои-вопросы"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Мои вопросы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Страница</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowUser&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает вопросы текущего пользователя. Отбор выполняется по идентификатору пользователя, сохраненному в параметре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">questionInLK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В списке выводится тема вопроса, а для старых записей без темы - начало текста вопроса. В карточке пользователь видит ключ вопроса, статус, ответственного, наблюдателей, историю изменений, вопрос, ответ, ссылки и вложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если пользователь скрывает готовый ответ из личного кабинета, workflow-переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unlinkUser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">удаляет связь</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">questionInLK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, но не удаляет саму запись вопроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:id="23" w:name="часто-задаваемые-вопросы"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Часто задаваемые вопросы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Страница</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowFAQUser&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает вопросы, переведенные в статус FAQ. На этой же странице пользователь может задать новый вопрос, если не нашел готового ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:id="24" w:name="поиск"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Поиск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пользовательские страницы используют фильтры проекта, статуса и строку поиска. Поиск добавляется к текущему отбору вопросов и помогает найти обращение по словам из темы, вопроса или ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:id="36" w:name="рабочий-сценарий-сотрудника"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Рабочий сценарий сотрудника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Рабочая часть виртуальной справки предназначена для сотрудников, которые отвечают на вопросы пользователей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="26" w:name="активные-вопросы"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Активные вопросы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Страница</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowWorker&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает активные вопросы со статусами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В навигации рядом с пунктом активных вопросов отображается количество новых обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сотрудник открывает запись вопроса, проверяет текст обращения и берет вопрос в работу workflow-переходом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Этот переход назначает текущего сотрудника ответственным через command</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.AssignResponsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и переводит новый вопрос в рабочий статус. Вопрос не скрывается из общего активного списка. Вспомогательные кнопки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назначить мне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наблюдать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не наблюдать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">также строятся из workflow-переходов и выполняются без смены статуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Рабочие страницы поддерживают фильтры по проекту, статусу, ответственному, наблюдателю и словам из темы, вопроса или ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:id="28" w:name="вопросы-в-работе"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Вопросы в работе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Страница</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowMyWorker&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает рабочие вопросы текущего ответственного со статусом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В карточке вопроса сотрудник заполняет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">текст ответа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">веб-ссылки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">краткие библиографические описания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ссылки на записи электронного каталога;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">вложенные файлы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">служебные сведения внешней системы, если вопрос пришел через API.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При сохранении заполненного ответа модуль обновляет дату и время последнего изменения и переводит вопрос в статус</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, если он не был отмечен как FAQ.</w:t>
+        <w:t xml:space="preserve">Действие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Редактировать ответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">открывает форму</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virtualrefanswer.ws</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и сохраняет текст ответа, ссылки и вложения без смены статуса вопроса. После подготовки ответа появляется отдельное действие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отправить ответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: оно выполняет переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finish</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, обновляет дату и время последнего изменения и переводит вопрос в итоговый статус.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробное описание служебной метки изменения и поискового индекса приведено в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Дата и время последнего изменения вопроса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:id="21" w:name="выполненные-вопросы"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:id="29" w:name="выполненные-вопросы"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Выполненные вопросы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowDonedWorker</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">показывает вопросы со статусом</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowDonedWorker&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает итоговые вопросы со статусами</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Из этого состояния сотрудник может оставить вопрос только как выполненный или пометить его как часто задаваемый.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="22" w:name="часто-задаваемые-вопросы-1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Из этих состояний сотрудник может вернуть вопрос в работу. Выполненный вопрос можно пометить как часто задаваемый.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:id="30" w:name="часто-задаваемые-вопросы-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Часто задаваемые вопросы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Действие</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">снимает этот признак. Для публикации в разделе FAQ вопрос должен быть переведен в соответствующий статус.</w:t>
+        <w:t xml:space="preserve">Для публикации в разделе FAQ вопрос должен быть переведен в соответствующий workflow-статус.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowFAQ</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowFAQ&amp;recordType=VirtualRef&amp;project=VREF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">показывает вопросы, опубликованные как часто задаваемые.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:id="23" w:name="диагностика"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:id="31" w:name="ответственный-наблюдатели-и-история-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Диагностика</w:t>
+        <w:t xml:space="preserve">5. Ответственный, наблюдатели и история</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный хранится в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и индексируется префиксом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRRESP=</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Наблюдатели хранятся в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и индексируются префиксом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRWATCHER=</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Доступность этих действий определяется правом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на соответствующей записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWTRANSITION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый workflow-переход добавляет запись в стандартную историю поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">907</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. История отображается в карточке вопроса общим механизмом Workflow для сотрудника и пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:id="32" w:name="диагностика"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Диагностика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если вопрос не отображается в нужном списке, проверьте:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1005"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">статус</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VIRTUALREFSTATUS</w:t>
+        <w:t xml:space="preserve">WORKFLOWSTATUS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1005"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наличие связи</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">questionInLK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для пользовательского личного кабинета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1005"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">права пользователя</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ALLOWASK</w:t>
+        <w:t xml:space="preserve">проектные префиксы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRKEY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALLOWANSWER</w:t>
+        <w:t xml:space="preserve">VRPROJECT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALLOWMARKFAQ</w:t>
+        <w:t xml:space="preserve">VRRESP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRWATCHER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1005"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">дату и время последнего изменения в поле</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">;</w:t>
+        <w:t xml:space="preserve">право пользователя</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIEW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на запись проекта и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на нужные переходы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1005"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">дату и время последнего изменения в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">слова поискового индекса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DS</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, которые формируются из текста вопроса и ответа.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="26" w:name="X8fe7b674f13cbd039815d4e8952225385ceefbd"/>
+        <w:t xml:space="preserve">, которые формируются из темы, текста вопроса и ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:id="35" w:name="X8fe7b674f13cbd039815d4e8952225385ceefbd"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дата и время последнего изменения вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef</w:t>
       </w:r>
       <w:r>
@@ -1496,51 +6454,51 @@
         </w:rPr>
         <w:t xml:space="preserve">6^E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">6^F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">показывают последнее изменение записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="24" w:name="поисковый-индекс"/>
+    <w:bookmarkStart w:id="33" w:name="поисковый-индекс"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Поисковый индекс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При сохранении модуль пересоздает служебный термин</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VRTM=</w:t>
       </w:r>
       <w:r>
@@ -1624,52 +6582,52 @@
         </w:rPr>
         <w:t xml:space="preserve">VRTM=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">используется для поиска вопросов, измененных после заданной метки времени. При следующем сохранении старое значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VRTM=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">удаляется и записывается новое, поэтому в индексе остается актуальная метка изменения записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:id="25" w:name="связь-с-virtualrefapiget"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:id="34" w:name="связь-с-virtualrefapiget"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Связь с</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Get</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
@@ -1870,54 +6828,54 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">6^F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Интеграция может сохранять максимальное полученное значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">lastChange</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и использовать его при следующем запросе. Поскольку фильтр включительный, запись с тем же временем изменения может прийти повторно; внешней системе нужно учитывать SID записи при обработке повторной синхронизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="34" w:name="дополнительная-информация-о-вопросе"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:id="43" w:name="дополнительная-информация-о-вопросе"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительная информация о вопросе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Раздел описывает реквизиты вопроса виртуальной справки, которые используются при интеграции с внешним личным кабинетом или справочной системой. Эти значения хранятся в поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
@@ -1941,97 +6899,97 @@
       <w:r>
         <w:t xml:space="preserve">в базе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">I128F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CaptionedFigure"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1124663"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Рисунок 1 - Дополнительная информация о вопросе в редакторе записи" title="Дополнительная информация о вопросе в редакторе записи" id="29" name="Picture"/>
+            <wp:docPr descr="Рисунок 1 - Дополнительная информация о вопросе в редакторе записи" title="Дополнительная информация о вопросе в редакторе записи" id="38" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="modules/VirtualRef/Help/img/additional-question-info.png" id="30" name="Picture"/>
+                    <pic:cNvPr descr="modules/VirtualRef/Help/img/additional-question-info.png" id="39" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1124663"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ImageCaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рисунок 1 - Дополнительная информация о вопросе в редакторе записи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="31" w:name="где-заполняются-реквизиты"/>
+    <w:bookmarkStart w:id="40" w:name="где-заполняются-реквизиты"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Где заполняются реквизиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В редакторе записи вопроса блок</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительная информация о вопросе</w:t>
       </w:r>
       <w:r>
@@ -2196,52 +7154,52 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">возвращаются в структуре</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/Structures/VirtialRef_API_Get</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:id="32" w:name="состав-поля-71"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:id="41" w:name="состав-поля-71"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Состав поля 71</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
         <w:gridCol w:w="2640"/>
         <w:gridCol w:w="2640"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
         <w:tc>
@@ -2779,685 +7737,727 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Дополнительный контакт пользователя из интеграции. В текущей API-структуре значение возвращается в поле</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">phoneNumber</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:id="33" w:name="поиск-по-внешнему-идентификатору"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:id="42" w:name="поиск-по-внешнему-идентификатору"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Поиск по внешнему идентификатору</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если заполнено</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, при сохранении записи модуль добавляет индекс</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VRSI=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">со значением внешнего идентификатора. Это позволяет искать вопрос по идентификатору внешней системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="53" w:name="api-виртуальной-справки"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:id="62" w:name="api-виртуальной-справки"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API виртуальной справки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль предоставляет внешние функции для интеграции виртуальной справки с личным кабинетом или внешней справочной системой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="36" w:name="создание-вопроса"/>
+    <w:bookmarkStart w:id="45" w:name="создание-вопроса"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Создание вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Create</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">создает вопрос и возвращает SID созданной записи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основные параметры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1005"/>
+          <w:numId w:val="1006"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">question</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- текст вопроса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1005"/>
+          <w:numId w:val="1006"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">userId</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- идентификатор пользователя во внешней системе;</w:t>
+        <w:t xml:space="preserve">questionTitle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- тема вопроса, если она задана;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1005"/>
+          <w:numId w:val="1006"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">datetime</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- дата и время создания, если нужно передать внешнюю метку времени;</w:t>
+        <w:t xml:space="preserve">userId</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- идентификатор пользователя во внешней системе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1005"/>
+          <w:numId w:val="1006"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
+        <w:t xml:space="preserve">datetime</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- дата и время создания, если нужно передать внешнюю метку времени;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
         <w:t xml:space="preserve">additionalFields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- дополнительные сведения: внешний идентификатор, разрешение публикации результатов, описание, тип документа, временной диапазон, язык, e-mail, телефон для связи и другие поля. Состав реквизитов поля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">описан в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Дополнительная информация о вопросе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:id="38" w:name="получение-вопросов"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projectKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- ключ проекта VirtualRef. Если параметр не передан, используется текущий проект из настроек модуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:id="47" w:name="получение-вопросов"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Получение вопросов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Get</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">возвращает список вопросов, измененных после указанной метки времени, и может фильтровать вопросы по пользователю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Результат описан структурой (разд.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">class VirtialRef_API_Get</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">). В ответ попадают текст вопроса, статус, пользователь, ответ, телефон для связи, ссылки, библиография, ссылки на записи электронного каталога и вложения.</w:t>
+        <w:t xml:space="preserve">). В ответ попадают проект, ключ вопроса, тема, текст вопроса, статус, пользователь, ответственный, наблюдатели, история, ответ, телефон для связи, ссылки, библиография, ссылки на записи электронного каталога и вложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если в записи вопроса заполнено поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, функция возвращает его в свойстве</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">phoneNumber</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Поле предназначено для телефона для связи; если телефонов несколько, они передаются одной строкой через запятую.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:id="39" w:name="скрытие-вопроса-в-личном-кабинете"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:id="48" w:name="скрытие-вопроса-в-личном-кабинете"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Скрытие вопроса в личном кабинете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Hide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">помечает вопрос как скрытый для внешнего личного кабинета. Внутренняя запись при этом сохраняется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:id="40" w:name="важные-поля-интеграции"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:id="49" w:name="важные-поля-интеграции"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Важные поля интеграции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробное назначение реквизитов приведено в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Дополнительная информация о вопросе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- идентификатор вопроса во внешней системе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- разрешение публиковать результаты поиска.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- дополнительное описание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- тип документа и другой тип документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- временной диапазон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^G</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- язык представления информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- признак скрытия в личном кабинете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1006"/>
+          <w:numId w:val="1007"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">71^I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- телефон для связи. Если телефонов несколько, они записываются одной строкой через запятую и возвращаются в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Get</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">как</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">phoneNumber</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:id="44" w:name="virtualrefapicreate---создание-вопроса"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:id="53" w:name="virtualrefapicreate---создание-вопроса"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">VirtualRef/API/Create - создание вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Create</w:t>
       </w:r>
       <w:r>
@@ -3644,78 +8644,192 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
         <w:t xml:space="preserve">$additionalFields</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> []</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$projectKey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$questionTitle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="41" w:name="параметры"/>
+    <w:bookmarkStart w:id="50" w:name="параметры"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Параметры</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
@@ -3998,283 +9112,527 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Дополнительные поля записи. Массив имеет вид</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">$additionalFields[field][occ-1][subfield]=value</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projectKey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ проекта VirtualRef. Если не указан, используется текущий проект из настроек модуля. При настройке модуля создается проект</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VREF</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">по умолчанию.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">questionTitle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Тема вопроса. Сохраняется в</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1^H</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">; если не заполнена, пользовательские списки показывают начало текста вопроса.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:id="42" w:name="результат"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:id="51" w:name="результат"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция возвращает строковый SID созданной записи запроса справки. Этот идентификатор можно использовать в последующих API-вызовах и при обращении к SID-файлам вопроса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если запись не удалось сохранить, выполнение завершается ошибкой с текстом ошибки сохранения записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:id="43" w:name="что-сохраняется"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если указанный проект не найден среди доступных записей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWPROJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или у вызывающего пользователя нет прав</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIEW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWASK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на запись проекта, создание завершается ошибкой доступности проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:id="52" w:name="что-сохраняется"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Что сохраняется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При создании вопроса система:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1007"/>
+          <w:numId w:val="1008"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создает запись типа VirtualRef в системной базе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">I128F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1007"/>
+          <w:numId w:val="1008"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">записывает идентификатор пользователя в поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1^A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1007"/>
+          <w:numId w:val="1008"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">записывает дату и время вопроса в подполя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1^E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1^F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1007"/>
+          <w:numId w:val="1008"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">присваивает вопросу начальный статус;</w:t>
+        <w:t xml:space="preserve">записывает тему вопроса в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1^H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, если она передана;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1007"/>
+          <w:numId w:val="1008"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">обеспечивает физический SID записи;</w:t>
+        <w:t xml:space="preserve">записывает проект и человекочитаемый ключ вопроса в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1007"/>
+          <w:numId w:val="1008"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">сохраняет текст вопроса в SID-файл</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">;</w:t>
+        <w:t xml:space="preserve">присваивает вопросу начальный статус;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1007"/>
+          <w:numId w:val="1008"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">добавляет первую запись истории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">обеспечивает физический SID записи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">сохраняет текст вопроса в SID-файл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">question</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">добавляет переданные</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">additionalFields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в запись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">additionalFields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">удобно использовать для внешнего идентификатора вопроса, разрешения публикации результатов, описания, типа документа, временного диапазона, языка и других интеграционных признаков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="48" w:name="virtualrefapiget---получение-вопросов"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:id="57" w:name="virtualrefapiget---получение-вопросов"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">VirtualRef/API/Get - получение вопросов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Get</w:t>
       </w:r>
       <w:r>
@@ -4422,51 +9780,51 @@
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> VirtialRef_API_Get</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="45" w:name="параметры-1"/>
+    <w:bookmarkStart w:id="54" w:name="параметры-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Параметры</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
@@ -4610,52 +9968,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Идентификатор пользователя внешней системы. Если заполнен, функция возвращает только вопросы этого пользователя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:id="46" w:name="как-выбираются-записи"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:id="55" w:name="как-выбираются-записи"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Как выбираются записи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">userId</w:t>
       </w:r>
       <w:r>
@@ -4729,233 +10087,257 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">questionInLK=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, затем оставляет только записи, у которых время последнего изменения больше или равно</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">datetime</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:id="47" w:name="результат-1"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:id="56" w:name="результат-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция возвращает объект</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtialRef_API_Get</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Структура результата описана в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">class VirtialRef_API_Get</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основной массив ответа -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">refs_data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Каждый элемент соответствует одному вопросу и содержит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SID записи вопроса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">внешний идентификатор вопроса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">время создания и последнего изменения;</w:t>
+        <w:t xml:space="preserve">ключ вопроса и проект VirtualRef;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">текстовый и числовой статус;</w:t>
+        <w:t xml:space="preserve">время создания и последнего изменения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">идентификатор пользователя;</w:t>
+        <w:t xml:space="preserve">текстовый и числовой статус;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">текст вопроса и ответа;</w:t>
+        <w:t xml:space="preserve">идентификатор пользователя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">признаки публикации и скрытия;</w:t>
+        <w:t xml:space="preserve">ответственного, наблюдателей и историю изменений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">дополнительные поля интеграции, включая телефон для связи;</w:t>
+        <w:t xml:space="preserve">тему, текст вопроса и ответ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1008"/>
+          <w:numId w:val="1009"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">признаки публикации и скрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">дополнительные поля интеграции, включая телефон для связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">веб-ссылки, библиографические описания, ссылки на записи электронного каталога и вложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если при чтении терминов, поиске или чтении записи возникает ошибка, выполнение завершается сообщением об ошибке с кодом ошибки IRBIS.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="52" w:name="virtualrefapihide---скрытие-вопроса"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:id="61" w:name="virtualrefapihide---скрытие-вопроса"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">VirtualRef/API/Hide - скрытие вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Hide</w:t>
       </w:r>
       <w:r>
@@ -5028,51 +10410,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">void</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="49" w:name="параметры-2"/>
+    <w:bookmarkStart w:id="58" w:name="параметры-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Параметры</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
@@ -5152,129 +10534,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">SID записи VirtualRef, которую нужно скрыть для внешнего личного кабинета.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:id="50" w:name="результат-2"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:id="59" w:name="результат-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция не возвращает данных. Если операция выполнена успешно, в записи вопроса устанавливается признак скрытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При ошибке выполнение завершается сообщением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1009"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">если</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">sid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">не передан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1009"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">если запись VirtualRef с таким SID не найдена;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1009"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">если запись не удалось сохранить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:id="51" w:name="что-меняется-в-записи"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:id="60" w:name="что-меняется-в-записи"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Что меняется в записи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция устанавливает значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
@@ -5324,63 +10706,63 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Get</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">признак передается в свойстве</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">hidden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="55" w:name="структуры-данных"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:id="64" w:name="структуры-данных"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Структуры данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="54" w:name="class-virtialref_api_get"/>
+    <w:bookmarkStart w:id="63" w:name="class-virtialref_api_get"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">class VirtialRef_API_Get</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">class</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> VirtialRef_API_Get</w:t>
       </w:r>
       <w:r>
@@ -5782,50 +11164,365 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     * Человекочитаемый ключ вопроса внутри проекта, например VREF-1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$requestKey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Ключ проекта VirtualRef</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$projectKey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Название проекта VirtualRef</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$projectName</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     * Время создания вопроса (unixtime)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
@@ -6028,468 +11725,4284 @@
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     * Статус обработки вопроса (текстовый)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Например: 'Коллектив радуется полученному запросу'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$questionStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Статус обработки вопроса (числовой)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Числовое значение статуса для статусной модели:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 0 — новое,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 1 — в обработке,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 2 — выполнено,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 3 — отказ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$questionStatusInt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DecValTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Идентификатор пользователя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$user_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Текст вопроса пользователя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$question</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Тема вопроса для отображения в списках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Если тема не заполнена в записи, возвращается начало текста вопроса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$questionTitle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Разрешить опубликовать результаты поиска</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 1 - разрешить</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 0 - запретить</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$public_results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DecValTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Дополнительная информация: (открытый текст)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Тип документа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'книга'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Другой тип документа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'атлас автолюбителя'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$type_other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Временной диапазон</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: '20250901-20250930';</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$time_range</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Язык представления информации, rus/eng</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$language</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Идентификатор пользователя отвечающего</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$answer_author_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Текст ответа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$answer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Идентификатор ответственного сотрудника</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$responsible_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Скрыть заявку</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * true  - если пользователь скрыл заявку в ЛК (через VirtualRef/Hide), false – для нескрытых</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bool</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$hidden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">false</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Телефон для связи. Если несколько - разделены запятой</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$phoneNumber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Массив веб-ссылок</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     * </w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Например: 'Коллектив радуется полученному запросу'</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_Url</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$urls</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$urls</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Массив кратких библиографических описаний в формате brief</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_BibliographyLink</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$bibliography</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$bibliography</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Массив сссылок на библиографические записи</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, VirtialRef_API_Get_Refs_Data_EcLink</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ecLinks</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ecLinks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Приложенные файлы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_Attache</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$attaches</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$attaches</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Наблюдатели вопроса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_Watcher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$watchers</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$watchers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * История изменений вопроса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_History</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$history</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$history</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_Watcher</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$questionStatus</w:t>
+        <w:t xml:space="preserve">$user_id</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="StringTok"/>
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$family</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$sname</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_History</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$user_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$fromStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$toStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$comment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_Url</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Статус обработки вопроса (числовой)</w:t>
+        <w:t xml:space="preserve">     * URL (ссылка)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * </w:t>
+        <w:t xml:space="preserve">     *</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Числовое значение статуса для статусной модели:</w:t>
+        <w:t xml:space="preserve">     * Пример: 'htpp://super.ru'</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * 1 — в обработке, </w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$url</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * 2 — выполнено, </w:t>
+        <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * 3 — отказ</w:t>
+        <w:t xml:space="preserve">     * Текст на ссылке</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'Сказка на ночь'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">int</w:t>
+        <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$questionStatusInt</w:t>
+        <w:t xml:space="preserve">$urlText</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DecValTok"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_BibliographyLink</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Идентификатор пользователя</w:t>
+        <w:t xml:space="preserve">     * Краткое библиографическое описание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'Пушкин А. С. Сказки'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$user_id</w:t>
+        <w:t xml:space="preserve">$bibliographyLink</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="StringTok"/>
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * Ссылка на библиографическую запись</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_EcLink</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Текст вопроса пользователя</w:t>
+        <w:t xml:space="preserve">     * Имя БД в которой находится библиографическая запись</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'ESVODT'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$question</w:t>
+        <w:t xml:space="preserve">$ecDb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="StringTok"/>
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
@@ -6502,2840 +16015,422 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Разрешить опубликовать результаты поиска</w:t>
+        <w:t xml:space="preserve">     * Шифр записи в БД</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * 1 - разрешить</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ecSh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * 0 - запретить</w:t>
+        <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     * Краткое описание записи в формате brief</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">int</w:t>
+        <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$public_results</w:t>
+        <w:t xml:space="preserve">$bibliographyLink</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DecValTok"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_Attache</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="CommentTok"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">     */</w:t>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$attache</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$description</w:t>
+        <w:t xml:space="preserve">$fileName</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="StringTok"/>
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:br/>
-[...1570 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
-      <w:r>
-[...1004 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -9587,50 +16682,53 @@
   <w:num w:numId="1001">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1002">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1003">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1004">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1005">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1006">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1007">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1008">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1009">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1010">
     <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -10515,54 +17613,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="ff0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28" Target="media/rId28.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="?id=Help/Show&amp;m=VirtualRef/Help/AdditionalInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" Target="?id=Help/Show&amp;m=VirtualRef/Help/LastChange" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="?id=Help/Show&amp;m=VirtualRef/Help/Structures/VirtialRef_API_Get" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37" Target="media/rId37.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="?id=Help/Show&amp;m=VirtualRef/Help/AdditionalInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="?id=Help/Show&amp;m=VirtualRef/Help/LastChange" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="?id=Help/Show&amp;m=VirtualRef/Help/Structures/VirtialRef_API_Get" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="?id=Help/Show&amp;m=VirtualRef/Help/AdditionalInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" Target="?id=Help/Show&amp;m=VirtualRef/Help/LastChange" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="?id=Help/Show&amp;m=VirtualRef/Help/Structures/VirtialRef_API_Get" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="?id=Help/Show&amp;m=VirtualRef/Help/AdditionalInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="?id=Help/Show&amp;m=VirtualRef/Help/LastChange" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="?id=Help/Show&amp;m=VirtualRef/Help/Structures/VirtialRef_API_Get" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>