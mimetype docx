--- v0 (2026-08-31)
+++ v1 (2026-10-24)
@@ -71,51 +71,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение модуля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">реализует виртуальную справочную службу: пользователь задает вопрос, сотрудник библиотеки принимает его в работу, готовит ответ, прикрепляет ссылки, библиографические описания, записи электронного каталога и файлы, а затем переводит вопрос в итоговый статус.</w:t>
+        <w:t xml:space="preserve">реализует единую виртуальную справочную службу: пользователь задает вопрос в проекте обслуживания, сотрудник библиотеки принимает его в работу, готовит ответ, прикрепляет ссылки, библиографические описания, записи электронного каталога и файлы, а затем переводит вопрос по workflow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль хранит вопросы как записи типа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в системной базе</w:t>
       </w:r>
       <w:r>
@@ -133,153 +133,195 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">question</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">answer</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">; служебные признаки, авторы, статусы, ссылки и вложения записываются в поля записи и параметры</w:t>
+        <w:t xml:space="preserve">; тема вопроса, проект, ключ, ответственный, наблюдатели, история, служебные признаки, авторы, статусы, ссылки и вложения записываются в поля записи и параметры</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1288</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="основные-роли"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Основные роли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пользователь с правом</w:t>
+        <w:t xml:space="preserve">Пользователь с правами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIEW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">ALLOWASK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">задает вопрос и видит свои обращения.</w:t>
+        <w:t xml:space="preserve">на запись проекта может выбрать проект и задать вопрос.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Сотрудник с правом</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">видит новые вопросы, берет их в работу и заполняет ответ.</w:t>
+        <w:t xml:space="preserve">Видимость списков определяется настройками</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowFilter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и правом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIEW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на запись проекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Карточка вопроса дополнительно проверяется форматом доступа представления; владелец видит свой вопрос, публичный FAQ доступен по FAQ-фильтру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Сотрудник с правом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALLOWMARKFAQ</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">может включать готовые вопросы в базу часто задаваемых вопросов.</w:t>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на запись перехода может выполнить соответствующее workflow-действие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:id="10" w:name="статусы-вопроса"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Статусы вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">0</w:t>
@@ -334,99 +376,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- вопрос опубликован как часто задаваемый.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- вопрос отклонен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если при сохранении записи заполнен ответ и вопрос не переведен в FAQ, модуль автоматически устанавливает статус</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Статус меняется только через workflow-переходы. Подготовка ответа без смены статуса и отправка ответа описываются отдельными переходами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:id="11" w:name="настройки"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Настройки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В административных настройках модуля доступен параметр</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">В административных настройках модуля доступны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">welcome</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- справочный текст, который показывается пользователям на страницах виртуальной справки.</w:t>
+        <w:t xml:space="preserve">- справочный текст, который показывается пользователям на страницах виртуальной справки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currentProject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- текущий проект</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWPROJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, в котором VirtualRef создает и показывает вопросы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пункт</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проекты рабочих процессов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в АРМ Администратор - проекты/профили обслуживания с ключами, правами, начальным статусом и выбором workflow по типам записей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пункт</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рабочие процессы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в АРМ Администратор - записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, из которых открываются статусы, переходы и карта workflow;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWSTATUS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- статусы выбранного workflow;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWTRANSITION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- переходы выбранного workflow и право</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на выполнение действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При первичной настройке создается проект по умолчанию</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Библиографическая справка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, его статусы и переходы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -661,50 +921,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1000">
     <w:abstractNumId w:val="990"/>
   </w:num>
   <w:num w:numId="1001">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1002">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1003">
     <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>