--- v0 (2026-08-31)
+++ v1 (2026-10-23)
@@ -638,87 +638,111 @@
       <w:r>
         <w:t xml:space="preserve">SID записи вопроса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">внешний идентификатор вопроса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">время создания и последнего изменения;</w:t>
+        <w:t xml:space="preserve">ключ вопроса и проект VirtualRef;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">текстовый и числовой статус;</w:t>
+        <w:t xml:space="preserve">время создания и последнего изменения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">идентификатор пользователя;</w:t>
+        <w:t xml:space="preserve">текстовый и числовой статус;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">текст вопроса и ответа;</w:t>
+        <w:t xml:space="preserve">идентификатор пользователя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ответственного, наблюдателей и историю изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">тему, текст вопроса и ответ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">признаки публикации и скрытия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">дополнительные поля интеграции, включая телефон для связи;</w:t>
       </w:r>