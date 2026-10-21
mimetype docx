--- v0 (2026-08-31)
+++ v1 (2026-10-21)
@@ -282,51 +282,66 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Record_Content_*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хранит массив записи в том же виде, который возвращает</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Record-&gt;GetAsArray()</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Карта</w:t>
+        <w:t xml:space="preserve">. Для новых ключей имя БД в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record_Content_*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">приводится к верхнему регистру, чтобы один и тот же MFN не кешировался отдельно из-за разного регистра имени БД. Карта</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Record_SidMap_*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет восстановить, в какой базе и под каким MFN находится запись с заданным SID, не выполняя полный обход записей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:id="10" w:name="чтение-записи"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Чтение записи</w:t>
@@ -655,59 +670,136 @@
         </w:rPr>
         <w:t xml:space="preserve">Record_SidMap_&lt;sid&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, если SID был найден;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Record_Content_&lt;db&gt;_&lt;mfn&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">для удаляемого MFN.</w:t>
+        <w:t xml:space="preserve">для удаляемого MFN, включая старые варианты ключа с другим регистром имени БД.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Такой сброс нужен, чтобы последующее чтение не вернуло устаревшее содержимое удаленной записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При сохранении записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Database-&gt;SaveAndUpdateRecord()</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">удаляет</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record_SidMap_&lt;sid&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, explicit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contentKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">из карты SID и все известные варианты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record_Content_&lt;db&gt;_&lt;mfn&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для текущего DB/MFN. Это нужно для совместимости со старым кешем, где имя БД могло быть записано в другом регистре или карта SID еще не содержала</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contentKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:id="13" w:name="уровни-хранения"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Уровни хранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ключи</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>