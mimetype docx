--- v0 (2026-08-29)
+++ v1 (2026-10-23)
@@ -42,2372 +42,2899 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="145" w:name="описание-модулей-системы"/>
+    <w:bookmarkStart w:id="176" w:name="описание-модулей-системы"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Описание модулей системы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t xml:space="preserve">AI - AI</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AIModel - Модели AI</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AIPrompt - Prompt-шаблоны AI</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AIProvider - Поставщики AI</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t xml:space="preserve">AIS - АРМ Администратор информационной безопасности</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AITool - Инструменты AI</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">API - API ИРБИС 64/128</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ASP - Аналитическое описание статьи</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ATHRA - Авторитетный файл (Индивидуальные авторы)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ATHRB - Указатель ББК</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ATHRC - Авторитетный файл (Коллективные авторы)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ATHRG - Авторитетный файл (Географическое название)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ATHRS - Авторитетный файл (Предметные заголовки)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ATHRU - Указатель УДК</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AUNTD - Аналитическое описание юридического документа или НТД</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AZP - Адресат подписки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AbuseProtection - Защита публичных каналов</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Admin - АРМ Администратор</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Authorisation - Авторизация пользователей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Automation - Автоматизация</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">BMARK - Закладки пользователей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Bitrix24 - Битрикс24</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Bookland - АРМ Книговыдача</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">CSpider - Сводный каталог</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cabinet - Личный кабинет читателя</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Captcha - Капча</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cataloguer - АРМ Каталогизатор</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collaboration - Системные коммуникации</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Complectator - АРМ Комплектатор</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Conference - Конференции</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ConferenceDay - День конференции</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Corrector - АРМ Корректор</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_EKBSON - Провайдер данных к ЭКБСОН</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_Irbis64 - Провайдер данных к TCP/IP серверу ИРБИС 64/64+</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_Irbis64Direct - Провайдер данных к файлам данных ИРБИС 64/64+</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_Irbis64Native - Провайдер данных к файлам данных ИРБИС 64/64+</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_Irbis64r - Провайдер данных к удаленному TCP/IP серверу ИРБИС 64/64+</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_i128 - Провайдер данных к серверу приложений ИРБИС 128</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_jirb - Провайдер данных к J-ИРБИС 1.х</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_jirb2 - Провайдер данных к J-ИРБИС 2.0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_neb - Провайдер данных к НЭБ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_raidb0 - Провайдер данных логического объединения нескольких БД в одну</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">DP_webirb - Провайдер данных к Web-ИРБИС 32, 64, 64+</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Database - Управление базами данных</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId53">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">EC - АРМ Читатель</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Event - Мероприятия</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">EventBus - Системная событийная шина</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Exemplator - Каталогизация экземплярами</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Expositions - Виртуальные выставки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">FST - Таблицы переформатирования FST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId59">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">FT - Электронная библиотека</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">FieldConfiguration - Настройки поля</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId61">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">FieldHistory - История значимых полей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId62">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Flags - Подсистема флагов</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId63">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Fmt64 - Интерпретатор форматов ИРБИС 64</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Folder - Папки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId65">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Format - Форматирование записей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Forum - Форум</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId67">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ForumMessage - Сообщения форума</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId68">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ForumThread - Темы форума</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId69">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GRNTI - Справочник ГРНТИ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId70">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GlobalCorrection - Глобальные корректировки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId71">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">HealthCheck - Проверка готовности системы</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId72">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Help - Помощь</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId73">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Host - Адреса системы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId62">
+      <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">I128FMail - Отправка писем от имени системы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ICorp - ИРБИС-Корпорация</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId76">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IMAGENAV - Каталожные разделители ИМИДЖ-каталогов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId77">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IMCR - Записи ИМИДЖ-КАТАЛОГА</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IZD - Издающая организация</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId67">
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IrbHelp - moduleTitle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Iri - Избирательная рассылка информации</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId69">
+      <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">J - Описание журнала</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">JIrbis128 - J-ИРБИС 128</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink r:id="rId83">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">JSONRPC - JSON RPC сервер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">KAT - Каталог подписки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId73">
+      <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">KS2 - КСУ выбытия</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">KS3 - Запись итога подписки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">KSFP - КСУ поступления за период</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId88">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">KSFS - КСУ выбытия за период</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId89">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">KSI - КСУ итоговая</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId90">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">KSU - КСУ поступления</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId91">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">MUSP - Описание музейного предмета</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Menu - Меню сайта</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">MergeRecords - Слияние записей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId82">
+      <w:hyperlink r:id="rId94">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Mnu - Работа с MNU-файлами</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Mobile - Мобильное приложение</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink r:id="rId96">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ModuleManager - Менеджер модулей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId97">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NJ - Описание отдельного номера журнала</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink r:id="rId98">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NJK - Описание подшивки (в формате отдельного номера журнала/газеты)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId87">
+      <w:hyperlink r:id="rId99">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NJP - Описание отдельного номера газеты/журнала, входящего в подшивку</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink r:id="rId100">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">News - Новости</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId89">
+      <w:hyperlink r:id="rId101">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NewsFeed - Управление лентами новостей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId90">
+      <w:hyperlink r:id="rId102">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Observability - Наблюдаемость</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId103">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Opt - Работа с OPT-файлами</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId91">
+      <w:hyperlink r:id="rId104">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisations - Организации</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId92">
+      <w:hyperlink r:id="rId105">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">PAPI - Программный API PAPI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId93">
+      <w:hyperlink r:id="rId106">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">PAZK - Описание книги Под индивид. или колл.автором или Под заглавием</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId94">
+      <w:hyperlink r:id="rId107">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">PDF - Генерация PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId108">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">PLAN - Запись плана на … год</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId96">
+      <w:hyperlink r:id="rId109">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">POLZV - Данные пользователя</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId97">
+      <w:hyperlink r:id="rId110">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">PVK - Описание книги Под временным коллективом (Труды конференций…)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId98">
+      <w:hyperlink r:id="rId111">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Pages - Страницы сайта</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId99">
+      <w:hyperlink r:id="rId112">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Periodicals - АРМ Подписка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId100">
+      <w:hyperlink r:id="rId113">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ProfileManager - Подсистема управления профилями настроек АРМ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId101">
+      <w:hyperlink r:id="rId114">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Queue - Очередь задач</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId102">
+      <w:hyperlink r:id="rId115">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">REST - RESTful API</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId103">
+      <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RQST - Подсистема заказа изданий</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId104">
+      <w:hyperlink r:id="rId117">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RSBBK - Указатель ББК</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId105">
+      <w:hyperlink r:id="rId118">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RSU - Сетевые удаленные ресурсы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId106">
+      <w:hyperlink r:id="rId119">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RSUDC - Указатель УДК</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId107">
+      <w:hyperlink r:id="rId120">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Record - Модуль Record</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId108">
+      <w:hyperlink r:id="rId121">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Registrator - АРМ Регистрация читателей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId122">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SIP2 - SIP2 сервер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId109">
+      <w:hyperlink r:id="rId123">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SPEC - Описание Спецификации Тома</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId110">
+      <w:hyperlink r:id="rId124">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SQLiteData - Реляционные данные системы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId111">
+      <w:hyperlink r:id="rId125">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SZ - Суммарный заказ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId112">
+      <w:hyperlink r:id="rId126">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Security - Подсистема безопасности</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId127">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SecurityInfo - Регистрация событий ИБ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId113">
+      <w:hyperlink r:id="rId128">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SerialSearch - Последовательный поиск</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId114">
+      <w:hyperlink r:id="rId129">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Server64 - Сервер ИРБИС 64</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId115">
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId116">
+      <w:hyperlink r:id="rId130">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ServiceOriented - Сервисы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId117">
+      <w:hyperlink r:id="rId131">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SocketProxy - Проксирование TCP/IP протоколов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId118">
+      <w:hyperlink r:id="rId132">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SoftwareProduct - Программные продукты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId119">
+      <w:hyperlink r:id="rId133">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SoftwareSupply - Поставки программного обеспечения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId120">
+      <w:hyperlink r:id="rId134">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Stat - Статистика</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId121">
+      <w:hyperlink r:id="rId135">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">StatForms - Статистические формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId122">
+      <w:hyperlink r:id="rId136">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Syncer - Синхронизация записей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId123">
+      <w:hyperlink r:id="rId137">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">TabForms - Модуль TabForms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId124">
+      <w:hyperlink r:id="rId138">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TaskPortal - Портал заявителя</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId139">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tasks - Задачи</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId140">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">TelegramBot - Telegram бот</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId125">
+      <w:hyperlink r:id="rId141">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">TemporaryFiles - Временные файлы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId126">
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId127">
+      <w:hyperlink r:id="rId142">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TestA - Тестирование системы</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId143">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TraceContext - Сквозная трассировка операций</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId144">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tre - TRE-деревья</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId128">
+      <w:hyperlink r:id="rId145">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Update - Обновление системы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId129">
+      <w:hyperlink r:id="rId146">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UpdateServer - Сервер обновлений</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId130">
+      <w:hyperlink r:id="rId147">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UserMessage - Сообщения пользователей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId131">
+      <w:hyperlink r:id="rId148">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Users - Управление пользователями</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId132">
+      <w:hyperlink r:id="rId149">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UsersBooklist - Подборки книг</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId133">
+      <w:hyperlink r:id="rId150">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">VKR - Описание выпускной квалификационной работы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId134">
+      <w:hyperlink r:id="rId151">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">VirtualRef - Виртуальная справка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId135">
+      <w:hyperlink r:id="rId152">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">WS - Рабочие листы WS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId136">
+      <w:hyperlink r:id="rId153">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">WSS - WSS-описания полей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId137">
+      <w:hyperlink r:id="rId154">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">WebCats - Рубрики</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId138">
+      <w:hyperlink r:id="rId155">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">WebIrbis - Web-ИРБИС 64/128</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId139">
+      <w:hyperlink r:id="rId156">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkCalendar - Рабочие календари</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId157">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Workflow - Рабочие процессы</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId158">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowApproval - Согласования Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId159">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowCalendar - Календари Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId160">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowDesigner - Дизайнер Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowFilter - Фильтры Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowFilterScheme - Схемы фильтров Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowProject - Проекты рабочих процессов</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId164">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowScreen - Экраны Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId165">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowScreenScheme - Схемы экранов Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId166">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowStatus - Статусы рабочего процесса</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId167">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowTransition - Переходы рабочего процесса</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId168">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowView - Представления Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId169">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WorkflowViewScheme - Схемы представлений Workflow</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId170">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YandexMap - Модуль YandexMap</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId140">
+      <w:hyperlink r:id="rId171">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ZK - Описание книги</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId141">
+      <w:hyperlink r:id="rId172">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">he2 - Формы ввода данных</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId142">
+      <w:hyperlink r:id="rId173">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">he3 - Редактор записей</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId143">
+      <w:hyperlink r:id="rId174">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">i128Distr - Управление дистрибутивами ИРБИС</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId144">
+      <w:hyperlink r:id="rId175">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">i128f - Ядро доступа к ИРБИС64</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -3563,54 +4090,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="ff0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" Target="?id=Help/Show&amp;m=Help/HelpDoc" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=API" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ASP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRB" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRG" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AUNTD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AZP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Admin" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Authorisation" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=BMARK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bitrix24" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bookland" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=CSpider" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cabinet" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Captcha" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cataloguer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Complectator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Conference" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ConferenceDay" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Corrector" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_EKBSON" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Direct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Native" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64r" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_i128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_neb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_raidb0" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_webirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Database" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=EC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Event" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Exemplator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Expositions" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FieldConfiguration" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Fmt64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Folder" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Format" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Forum" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumThread" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GRNTI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GlobalCorrection" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Host" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=I128FMail" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ICorp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMAGENAV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMCR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IZD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IrbHelp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Iri" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=J" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JIrbis128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JSONRPC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KAT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MUSP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Menu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MergeRecords" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mnu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mobile" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ModuleManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=News" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NewsFeed" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Opt" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Organisations" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAPI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PDF" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PLAN" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=POLZV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PVK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Pages" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Periodicals" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ProfileManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Queue" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=REST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RQST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSBBK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSUDC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Record" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SIP2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SPEC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SQLiteData" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SZ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SecurityInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SerialSearch" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Server64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ServiceDesk" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ServiceOriented" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SocketProxy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareProduct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareSupply" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Stat" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=StatForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Syncer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TabForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TelegramBot" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TemporaryFiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TestA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Tre" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Update" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UpdateServer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UserMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Users" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UsersBooklist" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VKR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VirtualRef" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WSS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebCats" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebIrbis" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=YandexMap" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128Distr" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128f" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" Target="?id=Help/Show&amp;m=Help/HelpDoc" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIModel" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIPrompt" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIProvider" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AITool" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=API" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ASP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRB" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRG" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AUNTD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AZP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AbuseProtection" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Admin" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Authorisation" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Automation" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=BMARK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bitrix24" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bookland" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=CSpider" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cabinet" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Captcha" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cataloguer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Collaboration" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Complectator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Conference" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ConferenceDay" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Corrector" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_EKBSON" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Direct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Native" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64r" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_i128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_neb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_raidb0" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_webirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Database" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=EC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Event" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=EventBus" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Exemplator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Expositions" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FieldConfiguration" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FieldHistory" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Flags" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Fmt64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Folder" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Format" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Forum" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumThread" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GRNTI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GlobalCorrection" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=HealthCheck" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Host" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=I128FMail" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ICorp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMAGENAV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMCR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IZD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IrbHelp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Iri" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=J" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JIrbis128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JSONRPC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KAT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MUSP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Menu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MergeRecords" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mnu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mobile" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ModuleManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=News" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NewsFeed" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Observability" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Opt" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Organisations" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAPI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PDF" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PLAN" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=POLZV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PVK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Pages" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Periodicals" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ProfileManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Queue" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=REST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RQST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSBBK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSUDC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Record" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Registrator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SIP2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SPEC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SQLiteData" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SZ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Security" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SecurityInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SerialSearch" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Server64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ServiceOriented" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SocketProxy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareProduct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareSupply" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Stat" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=StatForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Syncer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TabForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TaskPortal" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Tasks" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TelegramBot" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TemporaryFiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TestA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TraceContext" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Tre" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Update" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UpdateServer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UserMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Users" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UsersBooklist" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VKR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VirtualRef" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WSS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebCats" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebIrbis" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkCalendar" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Workflow" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowApproval" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowCalendar" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowDesigner" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowFilter" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowFilterScheme" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowProject" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowScreen" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowScreenScheme" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowStatus" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowTransition" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowView" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowViewScheme" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=YandexMap" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128Distr" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128f" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" Target="?id=Help/Show&amp;m=Help/HelpDoc" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=API" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ASP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRB" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRG" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AUNTD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AZP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Admin" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Authorisation" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=BMARK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bitrix24" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bookland" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=CSpider" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cabinet" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Captcha" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cataloguer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Complectator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Conference" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ConferenceDay" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Corrector" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_EKBSON" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Direct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Native" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64r" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_i128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_neb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_raidb0" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_webirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Database" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=EC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Event" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Exemplator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Expositions" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FieldConfiguration" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Fmt64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Folder" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Format" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Forum" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumThread" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GRNTI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GlobalCorrection" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Host" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=I128FMail" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ICorp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMAGENAV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMCR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IZD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IrbHelp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Iri" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=J" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JIrbis128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JSONRPC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KAT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MUSP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Menu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MergeRecords" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mnu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mobile" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ModuleManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=News" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NewsFeed" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Opt" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Organisations" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAPI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PDF" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PLAN" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=POLZV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PVK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Pages" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Periodicals" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ProfileManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Queue" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=REST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RQST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSBBK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSUDC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Record" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SIP2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SPEC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SQLiteData" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SZ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SecurityInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SerialSearch" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Server64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ServiceDesk" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ServiceOriented" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SocketProxy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareProduct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareSupply" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Stat" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=StatForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Syncer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TabForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TelegramBot" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TemporaryFiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TestA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Tre" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Update" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UpdateServer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UserMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Users" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UsersBooklist" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VKR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VirtualRef" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WSS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebCats" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebIrbis" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=YandexMap" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128Distr" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128f" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" Target="?id=Help/Show&amp;m=Help/HelpDoc" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIModel" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIPrompt" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIProvider" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AIS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AITool" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=API" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ASP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRB" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRG" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ATHRU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AUNTD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AZP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=AbuseProtection" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Admin" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Authorisation" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Automation" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=BMARK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bitrix24" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Bookland" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=CSpider" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cabinet" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Captcha" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Cataloguer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Collaboration" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Complectator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Conference" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ConferenceDay" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Corrector" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_EKBSON" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Direct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64Native" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_Irbis64r" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_i128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_jirb2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_neb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_raidb0" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=DP_webirb" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Database" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=EC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Event" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=EventBus" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Exemplator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Expositions" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FieldConfiguration" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=FieldHistory" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Flags" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Fmt64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Folder" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Format" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Forum" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ForumThread" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GRNTI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=GlobalCorrection" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=HealthCheck" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Host" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=I128FMail" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ICorp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMAGENAV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IMCR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IZD" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=IrbHelp" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Iri" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=J" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JIrbis128" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=JSONRPC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KAT" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KS3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSFS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=KSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MUSP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Menu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=MergeRecords" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mnu" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Mobile" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ModuleManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NJP" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=News" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=NewsFeed" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Observability" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Opt" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Organisations" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAPI" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PAZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PDF" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PLAN" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=POLZV" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=PVK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Pages" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Periodicals" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ProfileManager" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Queue" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=REST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RQST" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSBBK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSU" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=RSUDC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Record" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Registrator" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SIP2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SPEC" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SQLiteData" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SZ" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Security" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SecurityInfo" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SerialSearch" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Server64" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ServiceOriented" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SocketProxy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareProduct" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=SoftwareSupply" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Stat" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=StatForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Syncer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TabForms" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TaskPortal" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Tasks" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TelegramBot" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TemporaryFiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TestA" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=TraceContext" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Tre" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Update" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UpdateServer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UserMessage" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Users" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=UsersBooklist" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VKR" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=VirtualRef" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WSS" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebCats" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WebIrbis" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkCalendar" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=Workflow" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowApproval" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowCalendar" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowDesigner" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowFilter" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowFilterScheme" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowProject" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowScreen" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowScreenScheme" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowStatus" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowTransition" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowView" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=WorkflowViewScheme" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=YandexMap" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=ZK" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=he3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128Distr" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" Target="?id=Help/Show&amp;m=Help/ModuleRoot&amp;module=i128f" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>