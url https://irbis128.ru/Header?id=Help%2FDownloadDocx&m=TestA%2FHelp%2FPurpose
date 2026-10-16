--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -65,133 +65,130 @@
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="назначение-testa"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение TestA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">TestA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">является служебным тестовым модулем. Он не описывает отдельный пользовательский бизнес-процесс, а хранит примеры и диагностические страницы для разработчиков и администраторов.</w:t>
+        <w:t xml:space="preserve">используется для контролируемой проверки модулей,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__call</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-методов,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pages</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и более крупных пользовательских сценариев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В модуле есть демонстрационная HTML-форма поиска, тестовые actions, пример экспорта записей в файл, страница диагностики индексных файлов</w:t>
+        <w:t xml:space="preserve">Новый runner строит inventory по файловой структуре модулей, запускает явные тесты из папок</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">N01</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Tests</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, сохраняет отчет и предоставляет тот же результат через интерфейс и JSON API.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Часть функций выполняет массовую обработку читательских записей и предназначена только для контролируемого запуска специалистами, которые понимают структуру полей и текущую базу данных.</w:t>
+        <w:t xml:space="preserve">Старые демонстрационные страницы и actions модуля сохранены, но новые проверки следует добавлять через тестовый контракт</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TestA_TestCase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>