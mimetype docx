--- v0 (2026-08-31)
+++ v1 (2026-10-21)
@@ -42,77 +42,77 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="13" w:name="назначение-модуля-i128fmail"/>
+    <w:bookmarkStart w:id="14" w:name="назначение-модуля-i128fmail"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение модуля I128FMail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">I128FMail</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">используется для отправки уведомлений от имени системы. Настройки ящика хранят адрес отправителя, имя отправителя, параметры SMTP и параметры HTTP-шлюза.</w:t>
+        <w:t xml:space="preserve">используется для отправки уведомлений от имени системы и как владелец контракта входящего почтового канала. Настройки исходящей отправки хранят адрес отправителя, имя отправителя, параметры SMTP и параметры HTTP-шлюза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="основные-сценарии"/>
+    <w:bookmarkStart w:id="11" w:name="основные-сценарии"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Основные сценарии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">настройка основного почтового ящика системы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -147,133 +147,189 @@
         <w:t xml:space="preserve">постановка отправки в очередь</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Queue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отправка письма с вложениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">описание mailbox profile для входящих писем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">нормализация входящего письма в безопасный envelope для owner-модуля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Формат списка вложений и точки вызова описаны в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">API отправки писем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Входящий канал описан в разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Входящая почта и mailbox profiles</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:id="11" w:name="выбор-ящика"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:id="12" w:name="выбор-ящика"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Выбор ящика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">GetMailbox</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сначала пытается найти ящик, связанный с административной переменной указанного модуля. Если связь не найдена, используется основной ящик</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">MainI128FMail</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:id="12" w:name="ограничения"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="13" w:name="ограничения"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Ограничения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Работа модуля зависит от корректности SMTP/HTTP-настроек, доступности внешнего сервера и настроек очереди. Пароли и служебные адреса должны храниться только в записи настроек ящика.</w:t>
+        <w:t xml:space="preserve">Работа исходящей отправки зависит от корректности SMTP/HTTP-настроек, доступности внешнего сервера и настроек очереди. Для новых входящих профилей секреты подключения должны задаваться ссылками на секреты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а не открытым текстом в профиле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1429,54 +1485,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="ff0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=I128FMail/Help/API" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=I128FMail/Help/API" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=I128FMail/Help/Inbound" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=I128FMail/Help/API" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=I128FMail/Help/API" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=I128FMail/Help/Inbound" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>