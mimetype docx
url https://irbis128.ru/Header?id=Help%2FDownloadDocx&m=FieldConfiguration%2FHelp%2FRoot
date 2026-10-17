--- v0 (2026-08-31)
+++ v1 (2026-10-17)
@@ -42,510 +42,1598 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="13" w:name="настройки-поля"/>
+    <w:bookmarkStart w:id="27" w:name="настройки-поля"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройки поля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Модуль</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">FieldConfiguration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">хранит настройки полей формы ввода ИРБИС 128. Он описывает тип редактора, заголовок, значение по умолчанию, привязку к полю записи, визуальные свойства, обработчики событий и параметры справочников.</w:t>
+        <w:t xml:space="preserve">хранит общий реестр описаний полей ИРБИС 128. Модуль задает стабильный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, тип данных, физическую привязку хранения, правила ввода, отображение, поиск, экспорт, API-имена и ссылки на права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Модуль не исполняет доменную логику</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowView</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или других потребителей. Он предоставляет единый источник метаданных поля, на который эти модули могут ссылаться.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="12" w:name="назначение-модуля-fieldconfiguration"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение модуля FieldConfiguration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Модуль используется для настройки элементов редактора записи или настроек модуля. Каждая запись</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">FieldConfiguration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">описывает одно поле формы, а вложенные записи</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">описывают дочерние элементы сложных редакторов.</w:t>
+        <w:t xml:space="preserve">нужен для того, чтобы поле описывалось один раз и далее использовалось в редакторах, публичных формах, списках, карточках, фильтрах, экспорте, API, Help и диагностике через стабильный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="основные-сценарии"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Основные сценарии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">задать тип поля: настройки модуля или поле записи;</w:t>
+        <w:t xml:space="preserve">хранить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldDefinition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">как record-based описание поля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">указать тип записи или имя модуля, для которого действует настройка;</w:t>
+        <w:t xml:space="preserve">хранить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldPack</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">как набор связанных field keys для типа записи или проекта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">связать настройку с именем переменной;</w:t>
+        <w:t xml:space="preserve">отделять стабильный ключ поля от физического номера поля/подполя записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выбрать тип редактора: строка, дата, число, список,</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, панель, вкладки и другие варианты;</w:t>
+        <w:t xml:space="preserve">описывать тип данных, подпись, подсказку, обязательность, повторяемость и справочник;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">настроить заголовок, значение по умолчанию и подсказку при вводе;</w:t>
+        <w:t xml:space="preserve">задавать физическую привязку хранения: поле записи, SID-данные, SID-файл, computed или external;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">привязать редактор к полю, повторению и подполю записи;</w:t>
+        <w:t xml:space="preserve">описывать отображение в списке, карточке, печати и API;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">описать вложенные поля для сложных редакторов;</w:t>
+        <w:t xml:space="preserve">задавать search profile: префикс поиска, операторы, сортировку, materialized/full-text режим;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">задать визуальные свойства: скрытие, блокировку, сворачивание, стили, layout, flex и дополнительные параметры;</w:t>
+        <w:t xml:space="preserve">хранить ссылки на permission keys и security scheme, не выполняя проверку прав самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">описать JavaScript-события и настройки выпадающего списка из</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">mnu</w:t>
+        <w:t xml:space="preserve">вести явный where-used для screens, views, filters, API, экспорта и Help;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">поставлять системные JSON-описания и HealthCheck/TestA-проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:id="10" w:name="совместимость-с-he2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Совместимость с he2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Старые поля записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и экспорт в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DataPath/FieldConfigurations/&lt;fieldHost&gt;/&lt;moduletype&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">сохранены как совместимый runtime layer для существующего</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Новый контракт не должен зависеть от этой сериализации: новые потребители получают метаданные через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldDefinition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldPack</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:id="10" w:name="сохранение-конфигурации"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:id="11" w:name="границы-ответственности"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Сохранение конфигурации</w:t>
+        <w:t xml:space="preserve">3. Границы ответственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После сохранения записи модуль собирает управляемые значения и записывает их в файл:</w:t>
-[...83 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">FieldConfiguration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">автоматически по описанию редактора. Для сложных редакторов, например</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">отвечает за семантику поля и диагностику ссылок на поле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Индекс</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">moduletype</w:t>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечает за исполнение прав,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowScreen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">varName</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, поэтому эти поля должны быть заполнены осмысленно.</w:t>
+        <w:t xml:space="preserve">he3/ws</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечают за рендер и сохранение экранов,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowView</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечает за списки и карточки,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowFilter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечает за фильтры,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и другие доменные модули отвечают за бизнес-логику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="18" w:name="Xb4629802350124cd2ef741373e8fd06c799d1fd"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Руководство администратора FieldConfiguration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="запись-поля"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Запись поля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для нового поля заполните секцию</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реестр поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ключ поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- стабильное имя, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">task.assignee</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Модуль-владелец</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- модуль, которому принадлежит смысл поля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тип записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- тип записи, для которой действует поле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Область действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- системная, модульная, проектная или runtime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тип данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- логический тип значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Физический номер поля указывается в секции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Физическая привязка хранения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Этот номер не должен использоваться напрямую в новых screens/views/filters/API, если есть</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:id="14" w:name="профили"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Профили</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Профиль ввода</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">описывает, как поле можно вводить: редактор, обязательность, справочник, повторяемость и публичный ввод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Секция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отображение, поиск, API и права</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">задает подписи для интерфейса, форматы, search prefix, API-имена и ссылки на права. Сами права проверяет модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="15" w:name="наборы-полей"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Наборы полей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если заполнен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ключ набора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, запись считается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldPack</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В секции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поля набора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">перечислите field keys, порядок и обязательность. Набор удобно использовать как базовый контракт для типа записи или проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="16" w:name="where-used"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Where-used</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В таблице</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Где используется</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">фиксируются явные потребители поля. Это помогает понять последствия изменения field key, search profile или физической привязки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="17" w:name="системные-записи"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Системные записи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Системные описания поставляются через JSON в модуле и помечаются как системные. Их изменение должно выполняться в рамках разработки соответствующего системного пакета, а не как локальная настройка стенда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:id="22" w:name="X50e859191e1795199d1594a3cad120fc4266973"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Руководство программиста FieldConfiguration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="19" w:name="основной-контракт"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Основной контракт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Публичные операции модуля реализованы в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__call</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">api.php</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">содержит системный класс модуля, record-backed DTO</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ObjectDataFieldConfigurationDefinition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ObjectDataFieldConfigurationPack</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, hooks сохранения и PHPDoc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@method</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-описания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ObjectData</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-объекты используют стандартный маршрут вызова: отсутствующий метод объекта передается в управляющий модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а затем в соответствующий</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__call/*.inc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:id="20" w:name="основные-функции"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Основные функции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NormalizeFieldDefinition(array $definition)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">приводит JSON/array описание поля к единому контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NormalizeFieldPack(array $pack)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">приводит описание набора полей к единому контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ResolveFieldDefinition(array $definitions, array $context)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбирает лучшее описание поля для</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, owner module, record type, scope и project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BuildWhereUsedReport(array $definitions, array $consumers)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">строит безопасную диагностику явных потребителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetSystemDefinitions()</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">читает системный JSON без записи в БД.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HealthCheckDefinition()</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">возвращает описание проверок для будущего HealthCheck provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="21" w:name="не-входит-в-модуль"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Не входит в модуль</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">не должен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">проверять права пользователя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выполнять переходы Workflow;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">строить страницы списков и карточек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">применять доменную валидацию Tasks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выполнять FieldHistory diff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">импортировать вложения или запускать фоновые задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Такие действия должны оставаться в owner-модулях и использовать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">только как источник field metadata.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:id="26" w:name="эксплуатация-fieldconfiguration"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Эксплуатация FieldConfiguration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="23" w:name="проверки"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Проверки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Минимальная проверка первого промышленного среза:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UseModule('TestA')-&gt;RunModule('FieldConfiguration', array('levels' =&gt; 'safe-read'))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проверяются нормализация field definitions, выбор поля по контексту, where-used diagnostics, legacy-export в dry-run режиме, системный JSON и HealthCheck-описание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:id="24" w:name="диагностика"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Диагностика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если поле не находится по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, проверьте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">активность описания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">совпадение owner module и record type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">scope и project key;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отсутствие дублей с одинаковым field key в одном scope;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">корректность</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">storageBinding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и search prefix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если старый</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">не видит настройку, проверьте legacy-поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fieldHost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moduletype</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">varName</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и наличие файла в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DataPath/FieldConfigurations/&lt;fieldHost&gt;/&lt;moduletype&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:id="25" w:name="healthcheck"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. HealthCheck</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Будущий HealthCheck provider должен проверять системный JSON, уникальность ключей, валидность физической привязки, where-used и отсутствие доменной логики потребителей внутри</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -773,50 +1861,62 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1000">
     <w:abstractNumId w:val="990"/>
   </w:num>
   <w:num w:numId="1001">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1002">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1003">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1004">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1005">
     <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>