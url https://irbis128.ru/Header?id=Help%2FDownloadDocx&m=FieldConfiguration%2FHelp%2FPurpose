--- v0 (2026-08-31)
+++ v1 (2026-10-17)
@@ -56,459 +56,453 @@
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="12" w:name="назначение-модуля-fieldconfiguration"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение модуля FieldConfiguration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Модуль используется для настройки элементов редактора записи или настроек модуля. Каждая запись</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">FieldConfiguration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">описывает одно поле формы, а вложенные записи</w:t>
+        <w:t xml:space="preserve">нужен для того, чтобы поле описывалось один раз и далее использовалось в редакторах, публичных формах, списках, карточках, фильтрах, экспорте, API, Help и диагностике через стабильный</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">FieldItems</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">описывают дочерние элементы сложных редакторов.</w:t>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="основные-сценарии"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Основные сценарии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">задать тип поля: настройки модуля или поле записи;</w:t>
+        <w:t xml:space="preserve">хранить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldDefinition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">как record-based описание поля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">указать тип записи или имя модуля, для которого действует настройка;</w:t>
+        <w:t xml:space="preserve">хранить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldPack</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">как набор связанных field keys для типа записи или проекта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">связать настройку с именем переменной;</w:t>
+        <w:t xml:space="preserve">отделять стабильный ключ поля от физического номера поля/подполя записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выбрать тип редактора: строка, дата, число, список,</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, панель, вкладки и другие варианты;</w:t>
+        <w:t xml:space="preserve">описывать тип данных, подпись, подсказку, обязательность, повторяемость и справочник;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">настроить заголовок, значение по умолчанию и подсказку при вводе;</w:t>
+        <w:t xml:space="preserve">задавать физическую привязку хранения: поле записи, SID-данные, SID-файл, computed или external;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">привязать редактор к полю, повторению и подполю записи;</w:t>
+        <w:t xml:space="preserve">описывать отображение в списке, карточке, печати и API;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">описать вложенные поля для сложных редакторов;</w:t>
+        <w:t xml:space="preserve">задавать search profile: префикс поиска, операторы, сортировку, materialized/full-text режим;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">задать визуальные свойства: скрытие, блокировку, сворачивание, стили, layout, flex и дополнительные параметры;</w:t>
+        <w:t xml:space="preserve">хранить ссылки на permission keys и security scheme, не выполняя проверку прав самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">описать JavaScript-события и настройки выпадающего списка из</w:t>
+        <w:t xml:space="preserve">вести явный where-used для screens, views, filters, API, экспорта и Help;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">поставлять системные JSON-описания и HealthCheck/TestA-проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:id="10" w:name="совместимость-с-he2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Совместимость с he2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Старые поля записи</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">mnu</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">После сохранения записи модуль собирает управляемые значения и записывает их в файл:</w:t>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и экспорт в</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DataPath/FieldConfigurations/&lt;fieldHost&gt;/&lt;moduletype&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Внутри файла хранится сериализованный массив настроек по имени переменной. Эти настройки затем читает модуль</w:t>
+        <w:t xml:space="preserve">сохранены как совместимый runtime layer для существующего</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">he2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">через функцию</w:t>
+        <w:t xml:space="preserve">. Новый контракт не должен зависеть от этой сериализации: новые потребители получают метаданные через</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ReadFConfig</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Действие</w:t>
+        <w:t xml:space="preserve">fieldKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Admin/CreateDefaultRecordFieldOptoions</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">FieldDefinition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldPack</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:id="11" w:name="границы-ответственности"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Границы ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">FieldConfiguration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">автоматически по описанию редактора. Для сложных редакторов, например</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">отвечает за семантику поля и диагностику ссылок на поле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">MultyOcc</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">или</w:t>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечает за исполнение прав,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">OneRowTable</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, создаются вложенные записи</w:t>
+        <w:t xml:space="preserve">WorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">FieldItems</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Индекс</w:t>
+        <w:t xml:space="preserve">he3/ws</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечают за рендер и сохранение экранов,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">FIELDCFG</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">строится по значениям</w:t>
+        <w:t xml:space="preserve">WorkflowView</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечает за списки и карточки,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">fieldHost</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">,</w:t>
+        <w:t xml:space="preserve">WorkflowFilter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечает за фильтры,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">moduletype</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, поэтому эти поля должны быть заполнены осмысленно.</w:t>
+        <w:t xml:space="preserve">Tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и другие доменные модули отвечают за бизнес-логику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>