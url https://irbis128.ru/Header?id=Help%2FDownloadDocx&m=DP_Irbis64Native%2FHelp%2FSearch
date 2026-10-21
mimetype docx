--- v0 (2026-08-31)
+++ v1 (2026-10-21)
@@ -42,51 +42,51 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="16" w:name="поиск-и-словарь"/>
+    <w:bookmarkStart w:id="17" w:name="поиск-и-словарь"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поиск и словарь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поиск в DP_Irbis64Native основан на словаре и обратном индексе ИРБИС64. Провайдер читает термины из файлов словаря, получает postings из IFP и формирует список MFN для прикладных модулей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="обычный-поиск"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Обычный поиск</w:t>
       </w:r>
     </w:p>
@@ -223,57 +223,380 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">применить ограничения и сортировку;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">вернуть итоговый список.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:id="10" w:name="термины-словаря"/>
+    <w:bookmarkStart w:id="10" w:name="координатные-и-дистанционные-выражения"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Термины словаря</w:t>
+        <w:t xml:space="preserve">2. Координатные и дистанционные выражения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для выражений</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X (G) Y</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X (F) Y</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">без tag-квалификаторов провайдер использует compact-путь: результат формируется как</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BitList</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">MFN, а полный массив postings не сохраняется в памяти. Это важно для широких термов и усечений, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K=$ (G) T=$</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Если выражение состоит из цепочки простых</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(G)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(F)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пар, каждая пара считается compact-путем, а итоговые MFN пересекаются как</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BitList</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для широких пустых</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/near-выражений с маской или усечением выполняется безопасная предварительная проверка глобального пересечения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag/occ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Если пересечения нет, результат заведомо пустой и provider не строит полный postings-набор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для непустых</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/near-выражений без tag-квалификаторов provider использует несколько специальных путей. Если один термин широкий, а второй точный, postings точного терма держатся как малая координатная карта, а широкий термин читается потоково. Если оба терма широкие или выражение является цепочкой нескольких</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/near-пар, postings раскладываются во временные bucket-файлы по MFN и сравниваются bucket за bucket. Такой путь сохраняет потоковую модель для больших БД: в память не загружается весь IFP, весь словарь или полный postings-набор широкого выражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Цепочки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/near обрабатываются как multi-term выражение, а не как последняя пара. Для</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">результат требует одинакового</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mfn/tag/occ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и последовательных позиций с учетом индекса термина; для near результат требует общего окна близости внутри одного</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mfn/tag/occ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Это соответствует внутренней логике</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TrmPostCashProc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в исходниках</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irbistool</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Если исполняемый</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irbistool.exe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">возвращает пустой или схлопнутый результат для broad-chain выражения, такое поведение считается дефектом утилиты и не переносится в provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если вызов передает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ProgressCallback</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, поиск периодически отправляет heartbeat activity во время обхода широких словарных термов. Это нужно для фоновых операций вроде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Database/ExportRecords</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: стадия поиска может быть заметной сама по себе, даже если итоговая выборка пустая. Если callback возвращает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">false</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, поиск прерывается и возвращает управляемую ошибку отмены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:id="11" w:name="термины-словаря"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Термины словаря</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для просмотра словаря используются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">GetTermList</w:t>
       </w:r>
       <w:r>
@@ -368,58 +691,58 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">GetMfnPostingList</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- возвращает список MFN по postings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Эти операции используются поисковыми страницами, автодополнением, фасетами и внутренними сервисами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:id="11" w:name="метки-полей-в-ссылках-словаря"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:id="12" w:name="метки-полей-в-ссылках-словаря"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Метки полей в ссылках словаря</w:t>
+        <w:t xml:space="preserve">4. Метки полей в ссылках словаря</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждая ссылка термина на запись хранит не только MFN, но и координаты термина внутри записи: метку поля, номер повторения и позицию. Метка поля (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">pTag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) берется из первой колонки правила FST, по которому сформирован термин. Поэтому для поиска по важным полям нужно задавать в FST отдельные правила с осмысленными метками этих полей, а не собирать разные поля одним общим правилом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Эта координата используется в контекстном поиске:</w:t>
@@ -504,58 +827,58 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">K=ИСТОРИЯ/200,210</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Такое уточнение не меняет сам словарный термин, а фильтрует его postings по</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">pTag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Если FST записала термин с общей служебной меткой, поиск не сможет отличить, из какого исходного поля был получен термин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:id="12" w:name="фасеты-и-сортировка"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="13" w:name="фасеты-и-сортировка"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Фасеты и сортировка</w:t>
+        <w:t xml:space="preserve">5. Фасеты и сортировка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">GetFasets</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">строит группировки по найденному набору записей. Для сортировки используются</w:t>
       </w:r>
       <w:r>
@@ -588,85 +911,85 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">SavePostingListForSort</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Размер сортируемого результата ограничивается настройкой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">MAX_SORT_COUNT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, чтобы длинные поисковые выдачи не приводили к чрезмерной нагрузке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:id="13" w:name="свободный-поиск"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:id="14" w:name="свободный-поиск"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Свободный поиск</w:t>
+        <w:t xml:space="preserve">6. Свободный поиск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">FreeSearch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">применяется для сценариев, где нужно искать не только по подготовленному поисковому выражению, но и по свободному тексту. Конкретный результат зависит от настроек индексации базы и доступных префиксов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:id="14" w:name="ограничения-поиска"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="15" w:name="ограничения-поиска"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. Ограничения поиска</w:t>
+        <w:t xml:space="preserve">7. Ограничения поиска</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На объем операций влияют настройки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1004"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">MAX_POSTINGS_IN_PACKET</w:t>
       </w:r>
       <w:r>
@@ -746,70 +1069,70 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1004"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">MAXMFN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- верхняя граница MFN.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если результат слишком большой, прикладной модуль должен выводить его постранично и не пытаться форматировать все записи сразу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:id="15" w:name="связь-с-актуализацией"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="16" w:name="связь-с-актуализацией"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7. Связь с актуализацией</w:t>
+        <w:t xml:space="preserve">8. Связь с актуализацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поиск корректен только при согласованном обратном индексе. После сохранения, удаления, импорта или массовой корректировки база должна быть актуализирована. Если индекс не обновлен, запись может читаться по MFN, но отсутствовать в поисковой выдаче или оставаться в выдаче по старым терминам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>