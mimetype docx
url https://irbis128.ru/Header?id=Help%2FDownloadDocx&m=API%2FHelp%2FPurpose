--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -42,74 +42,74 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="11" w:name="назначение-модуля-api"/>
+    <w:bookmarkStart w:id="15" w:name="назначение-модуля-api"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение модуля API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">API</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">предоставляет единый JSON-RPC сервер для интеграции внешних приложений с ИРБИС 128. Модуль не содержит собственных административных настроек: он собирает в одной точке методы, которые внутри системы выполняются модулями</w:t>
+        <w:t xml:space="preserve">предоставляет единый JSON-RPC сервер для интеграции внешних приложений с ИРБИС 128 и владеет реестром публичных API-контрактов. Модуль собирает в одной точке методы, которые внутри системы выполняются модулями</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">RQST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
@@ -128,123 +128,146 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">EC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Database</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">, и дает им стабильное metadata-описание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Основная точка подключения:</w:t>
+        <w:t xml:space="preserve">Административные записи модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">используются для API-контрактов, профилей внешней интеграции, mapping profiles, ExternalId, SyncPolicy и ConflictPolicy. Контракт фиксирует ключ, версию, статус публикации, методы, ресурсы, transport references, права, идемпотентность, Help и TestA. Профиль интеграции ссылается на контракт и задает внешнюю систему, направление обмена, transport profile, security subject и ссылки на Secrets. MappingProfile описывает сопоставление внешних полей, статусов, участников и файлов с системными контрактами ИРБИС 128. ExternalId связывает внешний идентификатор с внутренним object type и record reference. SyncPolicy и ConflictPolicy описывают dry-run sync, explainable diff и безопасный contract передачи изменений доменному модулю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="SourceCode"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">https://example.org/JSONRPC.php?i128Module=API</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Основная точка подключения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://example.org/JSONRPC.php?i128Module=API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В адресе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">example.org</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нужно указать адрес сервера ИРБИС 128. Параметр</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">i128Module=API</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выбирает JSON-RPC сервер модуля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">API</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="группы-методов"/>
+    <w:bookmarkStart w:id="14" w:name="группы-методов"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Группы методов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">учетные записи читателей:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
@@ -435,52 +458,119 @@
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Описание параметров и возвращаемых значений находится в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">JSON-RPC API модуля API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Описание contract registry, профилей интеграции, mapping, ExternalId и sync/conflict policies находится в разделах</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">API-контракты</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Профили внешней интеграции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Mapping и ExternalId</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SyncPolicy и ConflictPolicy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1636,54 +1726,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="ff0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=API/Help/AdapterProfiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=API/Help/Contracts" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=API/Help/MappingAndExternalIds" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=API/Help/SyncPolicies" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=API/Help/AdapterProfiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=API/Help/Contracts" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=API/Help/MappingAndExternalIds" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=API/Help/SyncPolicies" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>