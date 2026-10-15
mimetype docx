--- v0 (2026-08-27)
+++ v1 (2026-10-15)
@@ -314,50 +314,130 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DopInf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и подсказка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настраивайте WSS так, чтобы коды подполей соответствовали формату записи. При применении окна he3 собирает только непустые подполя.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В динамических WSS, формируемых методом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, также доступны</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">128001</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(HTML-редактор) и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">128002</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(список файлов). Варианты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!128001</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!128002</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сохраняют вызов средства ввода, запрещая ручную корректировку строки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:id="11" w:name="default.ws"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. default.ws</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">default.ws</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">используется как общий справочник полей:</w:t>
@@ -431,200 +511,456 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">default.ws</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, he3 создает минимальное описание по метке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:id="12" w:name="служебные-поля"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Служебные поля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Поля с признаком</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">После изменения WS/WSS проверьте:</w:t>
+        <w:t xml:space="preserve">Префикс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">InMode</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">запрещает ручную корректировку поля или подполя как строки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">редактор открывает нужный рабочий лист;</w:t>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">полностью закрывает поле: нельзя редактировать значение, открывать средства ввода, добавлять или удалять повторения. Номер повторения отображается без ссылки на добавление.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">вкладки и порядок полей соответствуют WS;</w:t>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и другие ненулевые методы оставляют доступным указанный метод ввода через кнопку в ячейке или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Например,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">открывает рабочий лист подполей, но не позволяет набирать строку поля вручную.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">WSS-окна открываются для составных полей;</w:t>
+        <w:t xml:space="preserve">Горячие клавиши вставки даты, изменения регистра и раскладки не изменяют строку закрытого поля. Ограничения каждого подполя внутри WSS определяются его собственным</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">InMode</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1003"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">содержит поля, которые пользователь должен иметь возможность добавить;</w:t>
+        <w:t xml:space="preserve">Двойной щелчок вызывает тот же разрешенный метод, что и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. При</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таблица повторений по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">также недоступна. В таблице повторений ограничения строки сохраняются, а ненулевые методы ввода остаются доступными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Модуль WS может передавать префикс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">как</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strongservice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В схеме he3 запрет строки обозначается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">textEditLocked</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а полный запрет</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дополнительно обозначается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">readonly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если одно поле включено в несколько вкладок, его значения и повторения общие, а способ ввода, меню, WSS и ограничения определяются настройками каждой вкладки. Добавление повторения и разбиение многострочного текста сохраняют эти настройки. Изменение через вкладку, где оно разрешено, отображается и на вкладке с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, но редактирование на самой закрытой вкладке остается недоступным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="13" w:name="проверка-настройки"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Проверка настройки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После изменения WS/WSS проверьте:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1004"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">справочники из</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">;</w:t>
+        <w:t xml:space="preserve">редактор открывает нужный рабочий лист;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">вкладки и порядок полей соответствуют WS;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">WSS-окна открываются для составных полей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">default.ws</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">содержит поля, которые пользователь должен иметь возможность добавить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">справочники из</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DopInf</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">открываются по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ФЛК и предпросмотр работают на черновике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
@@ -978,50 +1314,53 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="1003">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1004">
     <w:abstractNumId w:val="99411"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>