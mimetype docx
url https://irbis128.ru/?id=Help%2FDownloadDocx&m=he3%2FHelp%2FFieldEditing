--- v0 (2026-08-28)
+++ v1 (2026-10-15)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/media/rId13.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId10.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Редактирование полей и повторений</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="14" w:name="редактирование-полей-и-повторений"/>
+    <w:bookmarkStart w:id="21" w:name="редактирование-полей-и-повторений"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Редактирование полей и повторений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основная работа в he3 идет в таблице полей. Каждая строка соответствует одному повторению поля. Значение можно редактировать прямо в ячейке или через специальное окно, если поле настроено на словарь, дерево, WSS, файл или другой виджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="порядок-редактирования"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Порядок редактирования</w:t>
       </w:r>
     </w:p>
@@ -122,100 +124,404 @@
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Начните ввод в колонке «Значение».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если в ячейке есть кнопка-триггер или нужен справочник, нажмите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
+        <w:t xml:space="preserve">Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
         <w:t xml:space="preserve">F2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">работает и для выбранной ячейки, и во время ввода значения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После изменения редактор обновляет локальное состояние записи и ставит синхронизацию черновика в очередь.</w:t>
+        <w:t xml:space="preserve">Для повторяемого поля нажмите</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, чтобы открыть табличный редактор всех повторений поля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Через короткую паузу данные отправляются в серверный черновик.</w:t>
+        <w:t xml:space="preserve">После изменения редактор обновляет локальное состояние записи и ставит синхронизацию черновика в очередь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Через короткую паузу данные отправляются в серверный черновик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Предпросмотр обновляется по черновику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:id="10" w:name="переход-к-полю-по-метке"/>
+    <w:bookmarkStart w:id="16" w:name="вызов-средства-ввода-по-enter"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Переход к полю по метке</w:t>
+        <w:t xml:space="preserve">2. Вызов средства ввода по Enter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В АРМ Каталогизатор откройте запись в табличном редакторе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, выберите поле с методом ввода и нажмите</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Например, в рабочем листе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAZK42</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200: Заглавие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">открывает вложенные подполя, а поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">920: Имя рабочего листа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— справочник. Во вложенной таблице</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">также вызывает метод ввода текущего подполя. Дополнительной настройки горячей клавиши не требуется: используется метод ввода, уже заданный в WS/WSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CaptionedFigure"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="3272085"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="Рисунок 1 - Подполя поля 200, открытые клавишей Enter" title="Подполя поля 200, открытые клавишей Enter" id="11" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="modules/he3/Help/img/I128-2856-enter-subfields.png" id="12" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="3272085"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ImageCaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Рисунок 1 - Подполя поля 200, открытые клавишей Enter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CaptionedFigure"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="3272085"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="Рисунок 2 - Справочник поля 920, открытый клавишей Enter" title="Справочник поля 920, открытый клавишей Enter" id="14" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="modules/he3/Help/img/I128-2856-enter-menu.png" id="15" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="3272085"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ImageCaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Рисунок 2 - Справочник поля 920, открытый клавишей Enter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При вызове метода ввода учитывается значение, только что введённое в ячейке. В раскрытом списке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбирает пункт, в многострочном текстовом окне — вставляет перевод строки.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ctrl+Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">применяет изменения в окне. Для поля без специального средства ввода остаётся обычное начало или завершение редактирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="17" w:name="переход-к-полю-по-метке"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Переход к полю по метке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Строка</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Перейти к полю</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на верхней панели помогает перейти к нужному полю без ручного просмотра вкладок рабочего листа. Щелкните это поле или нажмите</w:t>
       </w:r>
       <w:r>
@@ -253,58 +559,58 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Редактор ищет точное совпадение метки на вкладках текущего рабочего листа. При успешном поиске открывается вкладка с найденной строкой, курсор переходит в колонку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, и можно сразу редактировать поле. Поиск не выполняется по названию поля или по тексту значения. Если метки нет на вкладках, редактор выводит сообщение, что поле не найдено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:id="11" w:name="повторения"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:id="18" w:name="повторения"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Повторения</w:t>
+        <w:t xml:space="preserve">4. Повторения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для повторяемых полей he3 синхронизирует повторения между вкладками. Если одно и то же поле присутствует на нескольких вкладках, добавление или удаление повторения отражается во всех таблицах, где поле есть.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Ctrl+Down</w:t>
       </w:r>
       <w:r>
@@ -334,100 +640,175 @@
       <w:r>
         <w:t xml:space="preserve">добавляет повторение выше текущего.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Ctrl+Delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">удаляет текущее повторение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:id="12" w:name="многострочный-ввод"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Чтобы удалить несколько повторений, отметьте их в первом столбце с флажком на нужных вкладках и нажмите кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Удалить отмеченные</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на верхней панели редактора рядом с кнопкой</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Добавить поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Кнопка удаляет отмеченные повторения со всех вкладок. Если поле присутствует на нескольких вкладках, отметки и результат удаления одинаковы во всех его таблицах; одно и то же повторение удаляется только один раз. Последнее оставшееся повторение поля не удаляется, а очищается на всех вкладках, чтобы поле не пропадало из рабочего листа. Кнопка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отменить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">возвращает все удаленные и очищенные повторения за одну операцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">открывает табличный редактор повторений выбранного поля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:id="19" w:name="многострочный-ввод"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Многострочный ввод</w:t>
+        <w:t xml:space="preserve">5. Многострочный ввод</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для многострочных полей, настроенных как</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">textarea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, редактор может разложить введенный текст по строкам на отдельные повторения. Это удобно для списков примечаний или других повторяемых текстовых данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:id="13" w:name="подсказки"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:id="20" w:name="подсказки"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Подсказки</w:t>
+        <w:t xml:space="preserve">6. Подсказки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нижняя строка таблицы показывает подсказку поля из рабочего листа. Если подсказки нет, выводится нейтральное сообщение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1698,51 +2079,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="ff0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13" Target="media/rId13.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10" Target="media/rId10.png" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships" />
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>