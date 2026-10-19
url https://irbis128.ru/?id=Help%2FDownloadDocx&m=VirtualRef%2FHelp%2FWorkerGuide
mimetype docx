--- v0 (2026-08-27)
+++ v1 (2026-10-19)
@@ -42,192 +42,242 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="18" w:name="рабочий-сценарий-сотрудника"/>
+    <w:bookmarkStart w:id="19" w:name="рабочий-сценарий-сотрудника"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рабочий сценарий сотрудника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рабочая часть виртуальной справки предназначена для сотрудников, которые отвечают на вопросы пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="новые-вопросы"/>
+    <w:bookmarkStart w:id="9" w:name="активные-вопросы"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Новые вопросы</w:t>
+        <w:t xml:space="preserve">1. Активные вопросы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowWorker</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">показывает вопросы со статусом</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowWorker&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает активные вопросы со статусами</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">0</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. В навигации рядом с пунктом</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">отображается количество новых обращений.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В навигации рядом с пунктом активных вопросов отображается количество новых обращений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Сотрудник открывает запись вопроса, проверяет текст обращения и при необходимости переводит вопрос в работу действием</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Сотрудник открывает запись вопроса, проверяет текст обращения и берет вопрос в работу workflow-переходом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Этот переход назначает текущего сотрудника ответственным через command</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VirtualRef.AssignResponsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и переводит новый вопрос в рабочий статус. Вопрос не скрывается из общего активного списка. Вспомогательные кнопки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назначить мне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наблюдать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не наблюдать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">также строятся из workflow-переходов и выполняются без смены статуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Рабочие страницы поддерживают фильтры по проекту, статусу, ответственному, наблюдателю и словам из темы, вопроса или ответа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:id="11" w:name="вопросы-в-работе"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Вопросы в работе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowMyWorker</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">показывает вопросы со статусом</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowMyWorker&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает рабочие вопросы текущего ответственного со статусом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. В карточке вопроса сотрудник заполняет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">текст ответа;</w:t>
       </w:r>
@@ -275,382 +325,570 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">вложенные файлы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">служебные сведения внешней системы, если вопрос пришел через API.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При сохранении заполненного ответа модуль обновляет дату и время последнего изменения и переводит вопрос в статус</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, если он не был отмечен как FAQ.</w:t>
+        <w:t xml:space="preserve">Действие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Редактировать ответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">открывает форму</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virtualrefanswer.ws</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и сохраняет текст ответа, ссылки и вложения без смены статуса вопроса. После подготовки ответа появляется отдельное действие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отправить ответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: оно выполняет переход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finish</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, обновляет дату и время последнего изменения и переводит вопрос в итоговый статус.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробное описание служебной метки изменения и поискового индекса приведено в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Дата и время последнего изменения вопроса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:id="12" w:name="выполненные-вопросы"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Выполненные вопросы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowDonedWorker</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">показывает вопросы со статусом</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowDonedWorker&amp;recordType=VirtualRef&amp;project=VREF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает итоговые вопросы со статусами</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Из этого состояния сотрудник может оставить вопрос только как выполненный или пометить его как часто задаваемый.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Из этих состояний сотрудник может вернуть вопрос в работу. Выполненный вопрос можно пометить как часто задаваемый.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:id="13" w:name="часто-задаваемые-вопросы"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Часто задаваемые вопросы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Действие</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">снимает этот признак. Для публикации в разделе FAQ вопрос должен быть переведен в соответствующий статус.</w:t>
+        <w:t xml:space="preserve">Для публикации в разделе FAQ вопрос должен быть переведен в соответствующий workflow-статус.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VirtualRef/ShowFAQ</w:t>
+        <w:t xml:space="preserve">Workflow/Show&amp;pageKey=ShowFAQ&amp;recordType=VirtualRef&amp;project=VREF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">показывает вопросы, опубликованные как часто задаваемые.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:id="14" w:name="диагностика"/>
+    <w:bookmarkStart w:id="14" w:name="ответственный-наблюдатели-и-история"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Диагностика</w:t>
+        <w:t xml:space="preserve">5. Ответственный, наблюдатели и история</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный хранится в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и индексируется префиксом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRRESP=</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Наблюдатели хранятся в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и индексируются префиксом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRWATCHER=</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Доступность этих действий определяется правом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на соответствующей записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORKFLOWTRANSITION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый workflow-переход добавляет запись в стандартную историю поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">907</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. История отображается в карточке вопроса общим механизмом Workflow для сотрудника и пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="15" w:name="диагностика"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Диагностика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если вопрос не отображается в нужном списке, проверьте:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">статус</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">VIRTUALREFSTATUS</w:t>
+        <w:t xml:space="preserve">WORKFLOWSTATUS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наличие связи</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">questionInLK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для пользовательского личного кабинета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">права пользователя</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ALLOWASK</w:t>
+        <w:t xml:space="preserve">проектные префиксы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRKEY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALLOWANSWER</w:t>
+        <w:t xml:space="preserve">VRPROJECT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALLOWMARKFAQ</w:t>
+        <w:t xml:space="preserve">VRRESP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRWATCHER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">дату и время последнего изменения в поле</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">;</w:t>
+        <w:t xml:space="preserve">право пользователя</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIEW</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на запись проекта и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLOWAPPLY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на нужные переходы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1002"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">дату и время последнего изменения в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">слова поискового индекса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DS</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, которые формируются из текста вопроса и ответа.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="17" w:name="X8fe7b674f13cbd039815d4e8952225385ceefbd"/>
+        <w:t xml:space="preserve">, которые формируются из темы, текста вопроса и ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="18" w:name="X8fe7b674f13cbd039815d4e8952225385ceefbd"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дата и время последнего изменения вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef</w:t>
       </w:r>
       <w:r>
@@ -915,51 +1153,51 @@
         </w:rPr>
         <w:t xml:space="preserve">6^E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">6^F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">показывают последнее изменение записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="15" w:name="поисковый-индекс"/>
+    <w:bookmarkStart w:id="16" w:name="поисковый-индекс"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Поисковый индекс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При сохранении модуль пересоздает служебный термин</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VRTM=</w:t>
       </w:r>
       <w:r>
@@ -1043,52 +1281,52 @@
         </w:rPr>
         <w:t xml:space="preserve">VRTM=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">используется для поиска вопросов, измененных после заданной метки времени. При следующем сохранении старое значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VRTM=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">удаляется и записывается новое, поэтому в индексе остается актуальная метка изменения записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:id="16" w:name="связь-с-virtualrefapiget"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="17" w:name="связь-с-virtualrefapiget"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Связь с</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">VirtualRef/API/Get</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция</w:t>
       </w:r>
       <w:r>
@@ -1289,53 +1527,53 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">6^F</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Интеграция может сохранять максимальное полученное значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">lastChange</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и использовать его при следующем запросе. Поскольку фильтр включительный, запись с тем же временем изменения может прийти повторно; внешней системе нужно учитывать SID записи при обработке повторной синхронизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>