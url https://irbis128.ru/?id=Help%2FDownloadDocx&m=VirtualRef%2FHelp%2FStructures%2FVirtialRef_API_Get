--- v0 (2026-08-29)
+++ v1 (2026-10-17)
@@ -488,50 +488,365 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     * Человекочитаемый ключ вопроса внутри проекта, например VREF-1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$requestKey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Ключ проекта VirtualRef</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$projectKey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Название проекта VirtualRef</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$projectName</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     * Время создания вопроса (unixtime)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
@@ -734,2829 +1049,4227 @@
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     * Статус обработки вопроса (текстовый)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Например: 'Коллектив радуется полученному запросу'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$questionStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Статус обработки вопроса (числовой)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Числовое значение статуса для статусной модели:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 0 — новое,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 1 — в обработке,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 2 — выполнено,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 3 — отказ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$questionStatusInt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DecValTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Идентификатор пользователя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$user_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Текст вопроса пользователя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$question</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Тема вопроса для отображения в списках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Если тема не заполнена в записи, возвращается начало текста вопроса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$questionTitle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Разрешить опубликовать результаты поиска</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 1 - разрешить</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * 0 - запретить</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$public_results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DecValTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Дополнительная информация: (открытый текст)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Тип документа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'книга'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Другой тип документа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'атлас автолюбителя'</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$type_other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Временной диапазон</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: '20250901-20250930';</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$time_range</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Язык представления информации, rus/eng</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$language</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Идентификатор пользователя отвечающего</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$answer_author_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Текст ответа</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$answer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Идентификатор ответственного сотрудника</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$responsible_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Скрыть заявку</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * true  - если пользователь скрыл заявку в ЛК (через VirtualRef/Hide), false – для нескрытых</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bool</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$hidden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">false</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Телефон для связи. Если несколько - разделены запятой</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$phoneNumber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Массив веб-ссылок</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">     * </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">     * Например: 'Коллектив радуется полученному запросу'</w:t>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_Url</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$urls</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$urls</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Массив кратких библиографических описаний в формате brief</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_BibliographyLink</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$bibliography</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$bibliography</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Массив сссылок на библиографические записи</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, VirtialRef_API_Get_Refs_Data_EcLink</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ecLinks</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ecLinks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Приложенные файлы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_Attache</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$attaches</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$attaches</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Наблюдатели вопроса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_Watcher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$watchers</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$watchers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/**</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * История изменений вопроса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AnnotationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;int</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,VirtialRef_API_Get_Refs_Data_History</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DocumentationTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$history</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">array</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$history</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> []</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_Watcher</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$questionStatus</w:t>
+        <w:t xml:space="preserve">$user_id</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="StringTok"/>
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$family</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$sname</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_History</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$user_id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$fromStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$toStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">string</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VariableTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$comment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OperatorTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="OtherTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_Url</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Статус обработки вопроса (числовой)</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">     * 3 — отказ</w:t>
+        <w:t xml:space="preserve">     * URL (ссылка)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'htpp://super.ru'</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">int</w:t>
+        <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$questionStatusInt</w:t>
+        <w:t xml:space="preserve">$url</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="DecValTok"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Идентификатор пользователя</w:t>
+        <w:t xml:space="preserve">     * Текст на ссылке</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'Сказка на ночь'</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$user_id</w:t>
+        <w:t xml:space="preserve">$urlText</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="StringTok"/>
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="KeywordTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_BibliographyLink</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Текст вопроса пользователя</w:t>
+        <w:t xml:space="preserve">     * Краткое библиографическое описание</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     *</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * Пример: 'Пушкин А. С. Сказки'</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
         <w:t xml:space="preserve">var</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VariableTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">$question</w:t>
+        <w:t xml:space="preserve">$bibliographyLink</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OperatorTok"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="StringTok"/>
         </w:rPr>
         <w:t xml:space="preserve">''</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Разрешить опубликовать результаты поиска</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> * Ссылка на библиографическую запись</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> */</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">var</w:t>
-[...56 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VirtialRef_API_Get_Refs_Data_EcLink</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * Дополнительная информация: (открытый текст)</w:t>
-[...2170 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">     * Имя БД в которой находится библиографическая запись</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
-        <w:t xml:space="preserve">     * </w:t>
+        <w:t xml:space="preserve">     *</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     * Пример: 'ESVODT'</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">     */</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>