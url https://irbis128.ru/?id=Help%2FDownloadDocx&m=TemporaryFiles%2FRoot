--- v0 (2026-08-27)
+++ v1 (2026-10-21)
@@ -147,63 +147,148 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сохраняются название файла,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Content-Type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и время окончания актуальности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Содержимое файла размещается в SID-каталоге записи. Функции модуля позволяют создать временный файл из строки, из загруженного поля формы или напрямую переместить файл из</w:t>
+        <w:t xml:space="preserve">Содержимое файла размещается в SID-каталоге записи в элементе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">$_FILES</w:t>
+        <w:t xml:space="preserve">content</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Функции модуля позволяют создать временный файл из строки или из загруженного поля формы. Временная запись может хранить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uploadToken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, привязку к черновику формы, сессии загрузки, будущему объекту-владельцу и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TraceContext</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Метод</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BuildStagingInfo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">возвращает безопасную модель staging-объекта: SID, имя файла, тип содержимого, размер, срок жизни, статус, token и owner binding. В этой модели нет физического пути к файлу на сервере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Action</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TemporaryFiles/UploadTemporaryFile</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">принимает файл из поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attachment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и возвращает JSON с безопасной моделью временного файла. Ответ не содержит путь в SID-каталоге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">TemporaryFiles/GetFile</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отдает файл пользователю по</w:t>
       </w:r>
       <w:r>