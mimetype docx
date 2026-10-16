--- v0 (2026-08-29)
+++ v1 (2026-10-16)
@@ -42,51 +42,51 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="назначение-socketproxy"/>
+    <w:bookmarkStart w:id="10" w:name="назначение-socketproxy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение SocketProxy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">SocketProxy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хранит профили TCP/IP-прокси и запускает их через очередь задач. В профиле задаются IP-адрес, порт, активность сервера, протокол, максимальное число клиентов и размер читаемого пакета.</w:t>
       </w:r>
     </w:p>
@@ -249,51 +249,256 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">FileLock</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с ключом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">SocketProxy_&lt;sid&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:id="9" w:name="X88e6e3eafd059355667acb0afdad9dc64713ce8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Внутреннее соединение с сервером приложений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Порт TCP-сервера в профиле SocketProxy и порт внутреннего HTTP-запроса - разные настройки. Для внутреннего запроса используются</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128SelfHost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128SelfProtocol</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128SelfPort</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">из</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">config.php</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Заданный положительный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128SelfPort</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сохраняется, включая нестандартные порты. Если порт отсутствует, пустой или неположительный, используется</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">443</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для HTTPS и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для HTTP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для HTTPS настройте</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128SelfProtocol=https</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128SelfPort=443</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(либо другой порт HTTPS сервера приложений). Для HTTP используются</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128SelfProtocol=http</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и соответствующий HTTP-порт. Существующая автоматическая проверка HTTPS по окружению запроса или порту</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">443</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">также сохраняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После обновления кода или параметров внутреннего соединения штатно перезапустите работающие профили SocketProxy через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restart</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: долгоживущие процессы должны загрузить новые настройки и обработчики. Не повторяйте автоматически ранее отправленные операции выдачи или возврата без проверки их результата.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>