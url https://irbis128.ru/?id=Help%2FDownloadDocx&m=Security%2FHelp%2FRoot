--- v0 (2026-08-28)
+++ v1 (2026-10-21)
@@ -42,51 +42,51 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="15" w:name="подсистема-безопасности"/>
+    <w:bookmarkStart w:id="20" w:name="подсистема-безопасности"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подсистема безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Security</w:t>
       </w:r>
       <w:r>
@@ -260,78 +260,157 @@
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DELETERIGHTS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">ADDRIGHTS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, строит кнопки действий с учетом прав и поддерживает перестроение наследованных прав для подчиненных объектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Для интеграций и системных профилей модуль также является владельцем системных ссылок на секреты: внешние модули должны хранить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secret://scope/name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а не открытые пароли, токены или webhook-ключи. Значение секрета выдается только доверенному runtime-коду через отдельную операцию разрешения ссылки и не попадает в списки, диагностику, Help или audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Типы групп подключаются из файлов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">.gtc</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рядом с</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">api.php</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: IP, LOGIN, GROUP, SITESPEC, LDAPGROUP и другие. Эти классы определяют, какие роли есть у текущего пользователя и как они отображаются в интерфейсе редактирования прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для новых промышленных контуров модуль также предоставляет общий permission decision contract:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PermissionScheme</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, role-based grants/denies, field/view decisions, batch-проверку и audit envelope. Этот контракт предназначен для</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, публичных представлений, API и экспорта, но не переносит в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">доменную логику этих модулей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:id="14" w:name="служебное-поле-113"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Служебное поле 113</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
@@ -927,50 +1006,77 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">Security::DeleteLocalRights()</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">Удалить все локальные права</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security::DeleteAllLocalRights()</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Сделать унаследованное право локальным</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">Security::MakeRightsLocal()</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
@@ -1481,51 +1587,1105 @@
         <w:t xml:space="preserve">из одной записи в другую. Это не считается автоматической генерацией. Такие операции должны сохранять структуру поля как данные источника и не добавлять новые служебные повторы без явной цели миграции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Очистка старых некорректных повторов, например пустых</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">LINK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, допускается как миграционная или доменная нормализация данных. Она должна быть локализована в соответствующем модуле и не должна превращаться в общее правило сохранения записи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="18" w:name="системное-хранилище-секретов"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Системное хранилище секретов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Системное хранилище секретов используется для паролей, token, API key, webhook secret и других значений, которые не должны храниться в открытом виде в настройках доменных модулей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="15" w:name="ссылка-на-секрет"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Ссылка на секрет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Внешние модули хранят только ссылку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secret://scope/name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примеры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secret://api/jira/main-token</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secret://mailbox/support/smtp-password</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secret://webhook/bitbucket/pr-relay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scope</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">задает область использования секрета:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">module</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">user</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adapter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mailbox</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">webhook</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">api</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">является стабильным техническим именем внутри области.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="16" w:name="операции-модуля"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Операции модуля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для работы с секретами используются внешние функции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NormalizeSecretReference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проверяет ссылку и приводит ее к каноническому виду.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RotateSecret</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Создает или заменяет значение секрета. Значение шифруется и не возвращается в ответе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ResolveSecretReference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Возвращает безопасные метаданные секрета. Значение выдается только при</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">includeValue=true</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">и разрешенном consumer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GetSecretMetadata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Возвращает метаданные без расшифровки значения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ListSecretReferences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Возвращает список ссылок и безопасных метаданных.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MaskSecretPayload</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Маскирует секретные значения перед выводом в UI, лог или audit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HealthCheckSecretsDefinition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проверяет контракт и структуру хранилища без раскрытия секретов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="17" w:name="правила-безопасности"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Правила безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Списки, метаданные, Help, HealthCheck и audit не должны возвращать открытое значение секрета. Ротация значения и выдача открытого значения требуют администратора или доверенного runtime-кода модуля. Runtime-код потребителя получает значение только через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ResolveSecretReference</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с явным</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">includeValue=true</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Если у секрета задан список</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consumers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, значение выдается только указанному потребителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отвечает за ссылку, хранение, ротацию, маскирование и безопасную выдачу значения. Доменные модули остаются владельцами своей бизнес-логики, профилей интеграции и правил применения полученного секрета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:id="19" w:name="permission-decision-contract"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Permission Decision Contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предоставляет общий контракт проверки доступа для UI, API, workflow runtime, публичных форм, фильтров и экспорта. Контракт не содержит знаний о задачах, workflow, файлах или других доменных объектах: вызывающий модуль передает субъект, объект, ключ права, область проверки и контекст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Основной результат проверки -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SecurityAccessDecision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В нем фиксируются</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allowed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permissionKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scope</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, безопасная причина отказа или разрешения, diagnostic code, object reference, subject reference и признак необходимости audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поддерживаемые решения:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Решение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Смысл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">allow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">действие разрешено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">действие запрещено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mask</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">значение можно показать только в маскированном виде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">readonly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">объект или поле доступно только для чтения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not-applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отдельная схема не задана, вызывающий модуль применяет свое совместимое поведение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для record-level действий без новой схемы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">может использовать старые права поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">113</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, чтобы не ломать существующие сценарии. Для новых промышленных контуров рекомендуется передавать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PermissionScheme</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schemeKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: deny имеет приоритет над grant, wildcard-правило не может перекрыть явный запрет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Field security и view security вызываются через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CheckFieldAccess()</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CheckViewAccess()</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">работает с логическими field/view keys и не должен знать физические номера полей предметных записей. Номера полей и способы ввода остаются ответственностью доменного модуля,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he3/ws</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Batch-проверка доступна через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BatchCheckPermissions()</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Она нужна спискам, фильтрам, карточкам и API, чтобы не выполнять тяжелую проверку отдельно для каждого элемента интерфейса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если решение требует audit,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">формирует audit envelope без сохранения скрытого содержимого. Постоянное хранение audit, доменная история и события выполняются соответствующими владельцами контуров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>