--- v0 (2026-08-29)
+++ v1 (2026-10-20)
@@ -666,50 +666,77 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Удалить локальное право</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">Security::DeleteLocalRights()</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Удалить все локальные права</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security::DeleteAllLocalRights()</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Сделать унаследованное право локальным</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>