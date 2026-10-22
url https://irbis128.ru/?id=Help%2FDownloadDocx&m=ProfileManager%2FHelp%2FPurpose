--- v0 (2026-08-27)
+++ v1 (2026-10-22)
@@ -208,83 +208,118 @@
       <w:r>
         <w:t xml:space="preserve">обновление наследников через очередь</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Queue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">назначение профиля выбранным пользователям.</w:t>
+        <w:t xml:space="preserve">назначение профиля выбранным пользователям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">хранение избранных target-объектов, target по умолчанию, последних параметров и настроек списка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Различия между профилем и родителем сохраняются в SID-файле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Intersect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. При обновлении наследников значения, которых нет в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Intersect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, переносятся из родительского профиля; собственные значения профиля сохраняются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пользовательские preference хранят только выбор пользователя и ссылку на target.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ProfileManager</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">не исполняет workflow-фильтры, не строит страницы, не доставляет уведомления и не принимает финальное решение доступа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>