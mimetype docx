--- v0 (2026-08-27)
+++ v1 (2026-10-22)
@@ -42,51 +42,51 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="меню-сайта"/>
+    <w:bookmarkStart w:id="11" w:name="меню-сайта"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Меню сайта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Menu</w:t>
       </w:r>
       <w:r>
@@ -273,87 +273,640 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">удаляет из дерева пункты, недоступные текущему пользователю;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">IsShowMenuItem</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">проверяет доступность отдельного пункта.</w:t>
+        <w:t xml:space="preserve">проверяет доступность отдельного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncMaterializedItems</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">публикует portal entrypoint и navigation items в штатные записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">через dry-run/apply;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ExplainMaterializedItemVisibility</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">объясняет видимость materialized-пункта без раскрытия скрытого target.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ссылки строятся по полю</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: обычная ссылка ведет на</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">?id=&lt;page&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, включаемый контент может браться из SID-файла записи. Для защиты имени кэша используется нормализация текущего HTTP-хоста.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Materialized-навигация не делает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Menu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владельцем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TaskPortal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowView</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: эти модули поставляют target metadata, а</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Menu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранит только PAGE-пункт, порядок, кэш и безопасную диагностику.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:id="10" w:name="materialized-навигация"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Materialized-Навигация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Menu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">поддерживает публикацию portal entrypoint и workflow navigation items в штатные записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Это позволяет показывать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TaskPortal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и другие рабочие разделы через обычное меню ИРБИС 128 без ручного дублирования пунктов и без отдельного runtime-рендерера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Основные функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NormalizeMaterializedItem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">проверяет и нормализует item публикации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncMaterializedItems</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выполняет dry-run или apply синхронизацию в записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ExplainMaterializedItemVisibility</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">возвращает безопасную причину отображения или скрытия пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">InvalidateCache</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сбрасывает кэш</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MenuGlobalRebuild</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">после изменения materialized-пунктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HealthCheckPublication</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выполняет локальную диагностику контракта публикации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Materialized-пункт хранит штатные поля страницы:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pageId</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, родительскую страницу, заголовок меню, признак публикации, порядок, системный модуль и действие. Дополнительная служебная информация хранится в SID-данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MenuMaterialization</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: stable source key, owner module, channel, host context, target и source revision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Границы ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Menu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранит materialized-записи, порядок, кэш, видимость и отчет sync.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TaskPortal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">поставляет routes/pages и entrypoint metadata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowNavigationScheme</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в будущем будет source of truth состава разделов проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowView</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowScreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowView</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WorkflowCalendar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеют своими target-объектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">принимает финальное решение доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ProfileManager</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранит пользовательские preference и overrides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Системное описание контракта находится в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modules/Menu/system/materialized_navigation_contract.json</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -581,50 +1134,56 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1000">
     <w:abstractNumId w:val="990"/>
   </w:num>
   <w:num w:numId="1001">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1002">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1003">
     <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>