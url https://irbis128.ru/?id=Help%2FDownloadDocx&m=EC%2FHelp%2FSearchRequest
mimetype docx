--- v0 (2026-08-27)
+++ v1 (2026-10-23)
@@ -1,94 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/media/rId9.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId12.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId18.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId15.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание запроса на поиск</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="16" w:name="создание-запроса-на-поиск"/>
+    <w:bookmarkStart w:id="22" w:name="создание-запроса-на-поиск"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание запроса на поиск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поисковый интерфейс позволяет задать запрос одной строкой или уточнить его по отдельным полям: автор, заглавие, издательство, год издания, держатель документа, наличие полного текста и другие признаки, включенные в профиль поиска.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CaptionedFigure"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2296187"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
@@ -308,166 +310,210 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">квантовая механика</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и выборе логики «Все слова» система построит запрос, в котором каждое слово ищется как</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">K=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">-терм, но ограничивается заглавными полями записи.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...23 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CaptionedFigure"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="923826"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="Рисунок 3 - Расширенный поиск с выбором логики, усечения и квалификатора" title="Расширенный поиск с выбором логики, усечения и квалификатора" id="16" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="modules/EC/Help/img/search-qualifier-bootstrap.png" id="17" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="923826"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ImageCaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рисунок 3 - Расширенный поиск с выбором логики, усечения и квалификатора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для словарного поля профиль может задавать формат подсказки. В этом случае пользователь выбирает обычный словарный термин, но в выпадающем списке видит отформатированное описание записи, например шифр документа рядом с заглавием.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...23 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CaptionedFigure"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="3001107"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="Рисунок 4 - Форматированная подсказка словаря в расширенном поиске" title="Форматированная подсказка словаря в расширенном поиске" id="19" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="modules/EC/Help/img/search-dictionary-formatted-hint.png" id="20" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="3001107"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ImageCaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рисунок 4 - Форматированная подсказка словаря в расширенном поиске</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если для выбранного поля квалификаторы не настроены, список квалификаторов не отображается и запрос строится без ограничения вида</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">/(...)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Верхняя строка «Я ищу» не наследует квалификатор расширенного поля автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После заполнения поискового выражения нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Поиск</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Система сформирует список найденных записей и откроет страницу результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="15" w:name="профили-и-параметры-формы-bootstrap5"/>
+    <w:bookmarkStart w:id="21" w:name="профили-и-параметры-формы-bootstrap5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Профили и параметры формы Bootstrap5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если пользователю доступно несколько профилей АРМ «Читатель», на странице поиска Bootstrap5 отображается меню</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Выбор профиля</w:t>
       </w:r>
@@ -962,52 +1008,52 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Во время выполнения запроса в области результатов отображается синий индикатор загрузки из точек и сообщение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Идет поиск записей</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Это промежуточное состояние показывает, что запрос принят в обработку; после завершения поиска оно автоматически заменяется списком найденных записей или сообщением об ошибке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2166,51 +2212,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="ff0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9" Target="media/rId9.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12" Target="media/rId12.png" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9" Target="media/rId9.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12" Target="media/rId12.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18" Target="media/rId18.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15" Target="media/rId15.png" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships" />
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>