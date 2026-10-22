--- v0 (2026-08-27)
+++ v1 (2026-10-22)
@@ -101,50 +101,62 @@
         <w:t xml:space="preserve">поиск по электронному каталогу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">уточнение поискового запроса по основным библиографическим признакам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">просмотр краткого и полного библиографического описания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">переход от найденной записи к связанным документам через поиск по связи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">просмотр аннотаций, ключевых слов, содержания и систематических индексов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">переход к полным текстам, если они подключены к записи;</w:t>
       </w:r>