--- v0 (2026-08-29)
+++ v1 (2026-10-15)
@@ -64,83 +64,458 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="17" w:name="базы-данных-и-провайдеры-данных"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Базы данных и провайдеры данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сервер приложений ИРБИС 128 работает с базами данных через провайдеры данных. Провайдер скрывает особенности конкретного источника данных и предоставляет системе единый набор операций: подключение, поиск, чтение, форматирование и запись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка провайдера выполняется в АРМ «Администратор» для конкретной записи БД. Окно настройки открывается из административных действий с базой данных и сохраняет параметры в секции</w:t>
+        <w:t xml:space="preserve">Настройка провайдера хранится отдельно от записи БД. Запись БД хранит SID конфигурации провайдера в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221^A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а имя БД на подключаемом сервере - в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221^B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; в карточке БД эти параметры редактируются как выбор записи конфигурации и строковое поле. Сами параметры соединения находятся в отдельной записи конфигурации провайдера. Для разных типов провайдеров используются отдельные типы записей, совпадающие с модулями провайдеров:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DP_&lt;TYPE&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DP_WEBIRB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DP_RAIDB0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; такие записи редактируются в АРМ как обычные typed-записи с явными полями параметров секции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">PROVIDER</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">INI-файла БД.</w:t>
+        <w:t xml:space="preserve">, кроме параметров</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TYPE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранится в записи БД, а</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TYPE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вычисляется из типа записи в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">920</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Создать или открыть такую запись можно в настройках модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Database</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конфигурации провайдеров данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В этом разделе находятся кнопки управления для доступных модулей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DP_*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; каждая кнопка открывает список записей соответствующего типа, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DP_WEBIRB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DP_RAIDB0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221^A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в записи БД еще не заполнено, система читает секцию</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVIDER</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">из физического INI-файла БД. Для</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TYPE=Local</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">секция удаляется из INI БД, а поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">остается пустым. Для других типов система переносит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVIDER.DB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221^B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ищет уже существующую запись конфигурации с таким же набором параметров соединения без</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; если такой записи нет, создает новую. После этого SID найденной или созданной записи записывается в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATABASE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221^A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а секция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVIDER</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">удаляется из INI БД. Если нет ни SID в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221^A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ни секции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVIDER</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, используется локальный провайдер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="типы-провайдеров"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Типы провайдеров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Текущий редактор свойств провайдера поддерживает следующие типы:</w:t>
+        <w:t xml:space="preserve">Редактор записей конфигурации провайдера поддерживает следующие типы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Тип</w:t>
@@ -422,66 +797,81 @@
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">z3950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Подключение к серверу Z39.50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При открытии БД система читает</w:t>
+        <w:t xml:space="preserve">При открытии БД система вычисляет</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">PROVIDER.TYPE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">и выбирает соответствующий модуль провайдера. Например, для типа</w:t>
+        <w:t xml:space="preserve">из поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">920</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">связанной записи конфигурации или читает его из мигрируемой секции INI БД и выбирает соответствующий модуль провайдера. Например, для типа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">webirb</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">используется модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DP_webirb</w:t>
       </w:r>
@@ -489,71 +879,164 @@
         <w:t xml:space="preserve">, для</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">raidb0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DP_raidb0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Тип провайдера индексируется у записи БД терминами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DBPROVIDER=&lt;тип&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DBPROVIDER.TYPE=&lt;тип&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а сами записи конфигурации индексируются терминами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DBPROVIDERCFG.*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:id="10" w:name="общие-параметры"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Общие параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Набор полей в окне настройки зависит от выбранного типа провайдера.</w:t>
+        <w:t xml:space="preserve">Набор полей в окне настройки зависит от типа записи провайдера в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">920</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Параметр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TYPE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в записи конфигурации не редактируется и не хранится как отдельное поле: при формировании runtime-секции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVIDER</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">он вычисляется из</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">920</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Параметр</w:t>
@@ -561,77 +1044,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Использование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
-              <w:t xml:space="preserve">TYPE</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">HOST</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">PORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Адрес и порт подключаемого сервера.</w:t>
             </w:r>
@@ -704,51 +1160,93 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">DB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Имя БД на подключаемом сервере.</w:t>
+              <w:t xml:space="preserve">Имя БД на подключаемом сервере. Хранится в записи</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATABASE</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">в поле</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">221^B</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">и при открытии БД передается провайдеру как</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROVIDER.DB</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">REMOTECP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
@@ -759,51 +1257,51 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">PROXY</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROXYLOGIN</w:t>
+              <w:t xml:space="preserve">PROXYUSER</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">PROXYPASSWORD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Параметры прокси-сервера для провайдеров, где доступ выполняется через HTTP.</w:t>
             </w:r>
           </w:p>
@@ -984,50 +1482,77 @@
               </w:rPr>
               <w:t xml:space="preserve">SUBDBSCFG_&lt;N&gt;_NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Имя подключенной БД с номером</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;N&gt;</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUBDBSCFG_&lt;N&gt;_READWEIGHT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Вес чтения из указанной БД.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">SUBDBSCFG_&lt;N&gt;_WRITEWEIGHT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>