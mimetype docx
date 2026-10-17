--- v0 (2026-08-27)
+++ v1 (2026-10-17)
@@ -42,106 +42,114 @@
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="87" w:name="api-ирбис-64128"/>
+    <w:bookmarkStart w:id="111" w:name="api-ирбис-64128"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API ИРБИС 64/128</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">API</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">объединяет сервисы ИРБИС 64/128 для внешних приложений. Через него интеграционные клиенты могут обращаться к функциям читателей, заказов, продления, поиска записей, терминов, фасетов и сведений об экземплярах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="11" w:name="назначение-модуля-api"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Модуль также хранит реестр API-контрактов, профили внешней интеграции, mapping profiles, ExternalId, SyncPolicy и ConflictPolicy. Контракты описывают опубликованные методы, версии, транспорты, права, идемпотентность, диагностику и TestA-проверки. Профили интеграции ссылаются на контракт и настройки transport/security/secrets, но не содержат значений секретов. Mapping profiles и ExternalId задают безопасное сопоставление внешних объектов с внутренними object types без записи внешних ключей в частные поля доменных модулей. SyncPolicy и ConflictPolicy позволяют построить объяснимый план синхронизации без прямого изменения доменных записей внутри API.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="15" w:name="назначение-модуля-api"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение модуля API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">API</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">предоставляет единый JSON-RPC сервер для интеграции внешних приложений с ИРБИС 128. Модуль не содержит собственных административных настроек: он собирает в одной точке методы, которые внутри системы выполняются модулями</w:t>
+        <w:t xml:space="preserve">предоставляет единый JSON-RPC сервер для интеграции внешних приложений с ИРБИС 128 и владеет реестром публичных API-контрактов. Модуль собирает в одной точке методы, которые внутри системы выполняются модулями</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">RQST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
@@ -160,123 +168,146 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">EC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Database</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">, и дает им стабильное metadata-описание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Административные записи модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">используются для API-контрактов, профилей внешней интеграции, mapping profiles, ExternalId, SyncPolicy и ConflictPolicy. Контракт фиксирует ключ, версию, статус публикации, методы, ресурсы, transport references, права, идемпотентность, Help и TestA. Профиль интеграции ссылается на контракт и задает внешнюю систему, направление обмена, transport profile, security subject и ссылки на Secrets. MappingProfile описывает сопоставление внешних полей, статусов, участников и файлов с системными контрактами ИРБИС 128. ExternalId связывает внешний идентификатор с внутренним object type и record reference. SyncPolicy и ConflictPolicy описывают dry-run sync, explainable diff и безопасный contract передачи изменений доменному модулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Основная точка подключения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://example.org/JSONRPC.php?i128Module=API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В адресе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">example.org</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нужно указать адрес сервера ИРБИС 128. Параметр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i128Module=API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбирает JSON-RPC сервер модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...68 lines deleted...]
-    <w:bookmarkStart w:id="10" w:name="группы-методов"/>
+    <w:bookmarkStart w:id="14" w:name="группы-методов"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Группы методов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">учетные записи читателей:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
@@ -467,58 +498,2877 @@
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Описание параметров и возвращаемых значений находится в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">JSON-RPC API модуля API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="81" w:name="json-rpc-api-модуля-api"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Описание contract registry, профилей интеграции, mapping, ExternalId и sync/conflict policies находится в разделах</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">API-контракты</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Профили внешней интеграции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Mapping и ExternalId</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SyncPolicy и ConflictPolicy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="20" w:name="api-контракты"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">API-контракты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">API-контракт описывает опубликованную API-поверхность ИРБИС 128: стабильный ключ, версию, статус публикации, список методов и ресурсов, supported transports, права, идемпотентность, диагностику, Help и TestA-проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="16" w:name="системный-контракт"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Системный контракт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">автоматически публикует контракт</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">api.legacy-jsonrpc.v1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Он описывает существующую JSON-RPC точку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JSONRPC.php?i128Module=API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поведение legacy JSON-RPC методов при этом не меняется. Контракт только делает их metadata машиночитаемой для администраторов, внешних потребителей, HealthCheck и TestA.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="17" w:name="записи-api-контрактов"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Записи API-контрактов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Дополнительный контракт можно завести как управляемую запись модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с типом записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API-контракт</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Основные поля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ключ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- стабильный технический ключ контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Название</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- человекочитаемое имя для администратора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Версия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- версия контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статус публикации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Черновик</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Опубликован</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Устаревает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выключен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- ссылки на transport-layer, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jsonrpc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rest</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- методы, входящие в контракт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ресурсы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- логические ресурсы контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Черновики не попадают в обычный публичный экспорт. Они доступны для административных проверок и HealthCheck при включении</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">includeDraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:id="18" w:name="границы-ответственности"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Границы ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет contract registry, версиями методов и ресурсов, metadata, idempotency contract и API diagnostics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JSONRPC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REST</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">остаются transport-слоями. Они принимают запросы и маршрутизируют вызовы, но не владеют API-контрактами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет правами и masking.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранит только metadata о требуемых правах и обязан обращаться к Security в runtime-операциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secrets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранит значения секретов. В API-контрактах и экспорте допустимы только ссылки на secrets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доменные модули владеют бизнес-операциями и применением изменений.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">не должен знать внутреннюю структуру их записей сверх опубликованной metadata.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:id="19" w:name="проверки"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Проверки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Функция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/ValidateContractMetadata</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">проверяет форму одного контракта. Функция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/CheckHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">проверяет системный legacy-контракт, дополнительные записи, metadata методов и отсутствие secret values в export.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="24" w:name="профили-внешней-интеграции"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Профили внешней интеграции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Профиль внешней интеграции описывает, как внешняя система будет использовать API-контракт ИРБИС 128. Это metadata-настройка, а не runtime engine синхронизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="21" w:name="что-хранит-профиль"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Что хранит профиль</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Профиль содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">стабильный ключ и название;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внешнюю систему или класс интеграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">направление обмена: входящее, исходящее или двустороннее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ссылку на API-контракт и его версию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">transport profile;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">security subject или сервисную учетную запись;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ссылки на Secrets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ссылки на mapping profiles, SyncPolicy и базовые mapping metadata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">idempotency policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">external id policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">режим dry-run по умолчанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">безопасные диагностические признаки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Значения паролей, tokens, private keys и других секретов в профиле хранить нельзя. Для них используются только ссылки на модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secrets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:id="22" w:name="что-не-входит-в-профиль"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Что не входит в профиль</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Профиль не реализует двустороннюю синхронизацию, conflict resolution, retry, dead-letter, webhook delivery или бизнес-логику предметного модуля. Для политики синхронизации используются отдельные записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ConflictPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Эти обязанности распределены так:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EventBus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет событиями, inbox/outbox и доставкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Queue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет фоновым выполнением, retry, timeout и dead-letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет правами и masking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет стабильными field keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет статусами и переходами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доменные модули применяют изменения и проверяют бизнес-правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:id="23" w:name="проверки-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Проверки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Функция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/ValidateAdapterProfile</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">проверяет обязательные поля профиля, направление обмена, ссылку на APIContract, структуру</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secretRefs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и отсутствие secret values.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Функция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/CheckHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дополнительно проверяет, что профиль ссылается на существующий контракт и не раскрывает секретные значения в export.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Детальный mapping и реестр ExternalId описаны в разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Mapping и ExternalId</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Политики sync/conflict описаны в разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SyncPolicy и ConflictPolicy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:id="30" w:name="mapping-и-externalid"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mapping и ExternalId</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MappingProfile</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ExternalId</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">являются общесистемными настройками модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для внешних интеграций. Они позволяют внешней системе однозначно связать свой объект с внутренним object type ИРБИС 128 и проверить payload до фактического применения изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="25" w:name="externalid"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. ExternalId</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ExternalId</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранится как отдельная API-запись с типом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внешний идентификатор</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Связь включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внешнюю систему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ключ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IntegrationAdapterProfile</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внутренний object type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внешний object type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внешний идентификатор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внутренний</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recordKey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recordRef</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">направление использования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">статус связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">источник регистрации и даты подтверждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">правило уникальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lookup выполняется только в области</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adapterProfileKey + externalSystem + objectType + externalId</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Если в этой области найдено несколько активных связей, API возвращает диагностическую ошибку и не выбирает запись случайно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:id="26" w:name="mappingprofile"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. MappingProfile</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MappingProfile</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранится как отдельная API-запись с типом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Профиль mapping внешней интеграции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Профиль описывает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">связь с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IntegrationAdapterProfile</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APIContract</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внутренний object type и внешний object type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">направление mapping;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">поле payload, в котором находится external id;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">required permissions для проверки через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">правила mapping полей через stable field keys</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">правила mapping workflow-статусов и переходов через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">правила resolver-а пользователей и организаций через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">правила ссылок на файлы через</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TemporaryFiles</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В mapping нельзя указывать физические номера полей, подполей, внутренние пути файлов или значения секретов. API хранит только ссылки на владельцев контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:id="27" w:name="dry-run"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Dry-run</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Функция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/DryRunMapping</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">принимает payload и mapping context. Она возвращает normalized result, matched ExternalId, proposed changes, required permissions, warnings и errors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dry-run не сохраняет запись, не создает ExternalId, не выполняет workflow-переходы, не запускает post-functions, не отправляет события и не ставит задания в Queue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если интеграции нужна проверка конфликтов, source-of-truth, идемпотентность и стандартный SyncApplyRequest для доменного модуля, используется следующий слой -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/DryRunSync</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и записи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ConflictPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:id="28" w:name="where-used"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Where-used</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Функция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/GetExternalIdWhereUsed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">показывает связанные ExternalId, mapping profiles и опубликованные API-методы, которые могут использовать эти настройки. Диагностика не раскрывает закрытые записи, скрытые поля, секреты и персональные данные без прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:id="29" w:name="границы-ответственности-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Границы ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет реестром ExternalId, mapping profiles, lookup, where-used, dry-run mapping и безопасной диагностикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет stable field keys и семантикой полей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет workflow-проектами, статусами, переходами и фактическим применением переходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет правами, grants/denies, masking и безопасными отказами доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеют resolver-ами участников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TemporaryFiles</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеют файлами, staging и постоянным хранением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доменные модули применяют нормализованные изменения к своим записям и проверяют бизнес-правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:id="35" w:name="syncpolicy-и-conflictpolicy"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SyncPolicy и ConflictPolicy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ConflictPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">являются настройками модуля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для внешних интеграций, где одного mapping уже недостаточно. Они позволяют объяснимо определить, можно ли применить входящее или исходящее изменение, какие поля конфликтуют, какая policy выбрана и почему результат должен быть отклонен, отложен, передан доменному модулю или отправлен на ручное разрешение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="31" w:name="syncpolicy"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. SyncPolicy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранится как отдельная API-запись с типом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Политика синхронизации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Политика описывает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">профиль внешней интеграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">APIContract и версию контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MappingProfile для нормализации payload;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">внутренний object type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">направление</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inbound</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outbound</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bidirectional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">source-of-truth policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ссылку на ConflictPolicy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">idempotency scope;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">обязательность TraceContext;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">stale data policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">retry eligibility;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">список разрешенных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Операция SyncPolicy может быть только contract-уровнем. API строит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncPlan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncApplyRequest</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, но не сохраняет доменную запись, не выполняет Workflow-переход, не публикует события и не ставит Queue job.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:id="32" w:name="conflictpolicy"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. ConflictPolicy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ConflictPolicy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">хранится как отдельная API-запись с типом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Политика разрешения конфликтов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поддерживаемые стратегии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reject-with-explanation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internal-wins</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">external-wins</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">last-writer-wins</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">только с явной timestamp/version policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manual-resolution</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">field-level-merge</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если policy не задана или неполна, безопасное поведение по умолчанию -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reject-with-explanation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Неявное перезаписывание внутреннего или внешнего состояния запрещено.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:id="33" w:name="dry-run-sync"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Dry-run sync</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Функция</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/DryRunSync</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">принимает sync context и payload, вызывает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API/DryRunMapping</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, подбирает SyncPolicy/ConflictPolicy, классифицирует field-level conflicts и возвращает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncPlan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncPlan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">normalized payload;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">найденный ExternalId;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ссылку на внутренний объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">proposed field changes по stable field keys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">workflow action request без выполнения перехода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">participant/file resolver requests;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">conflict classes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выбранную policy decision;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">idempotency fingerprint;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">trace metadata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Security summary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">стандартный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncApplyRequest</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для доменного модуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dry-run sync не имеет побочных эффектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:id="34" w:name="границы-ответственности-2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Границы ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет SyncPolicy, ConflictPolicy, dry-run sync, explainable diff, SyncPlan, SyncApplyRequest/SyncApplyResult contract, where-used и API diagnostics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EventBus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет событиями, inbox/outbox, delivery, retry и dead-letter доставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Queue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет фоновым выполнением, scheduling, retry/backoff, timeout, worker state и job dead-letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет правами, grants/denies, masking, field security и безопасными отказами доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FieldConfiguration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет stable field keys и семантикой полей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workflow*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">владеет workflow-проектами, статусами, переходами и доступностью workflow-действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доменные модули применяют</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncApplyRequest</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, сохраняют записи, выполняют бизнес-валидацию и возвращают</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SyncApplyResult</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:id="105" w:name="json-rpc-api-модуля-api"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">JSON-RPC API модуля API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Модуль</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">API</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">публикует методы JSON-RPC 2.0 через общую точку входа</w:t>
       </w:r>
@@ -651,117 +3501,117 @@
         <w:t xml:space="preserve">доступен именно через сервер</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitrix24</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вы можете</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">скачать</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пример клиентской библиотеки для вызова функций на языке PHP.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="17" w:name="функция-getuseruser_id"/>
+    <w:bookmarkStart w:id="41" w:name="функция-getuseruser_id"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция GetUser($user_id)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="13" w:name="описание-функции"/>
+    <w:bookmarkStart w:id="37" w:name="описание-функции"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция получения информации о пользователе системы по его идентификатору. В случае если установлен параметр</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“Разрешить создание записи пользователя в БД RDR при успешной аутентификации в Active Directory?”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">модуля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“Авторизация пользователя”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- при наличии соответствующей учетной записи в LDAP, будет создана (обновлена) соответствующая запись в БД пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:id="14" w:name="параметры"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:id="38" w:name="параметры"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции GetUser</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3334"/>
@@ -832,70 +3682,70 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Идентификатор пользователя для поиска по БД пользователей, определенной в настройке</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">“Имя БД пользователей”</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">в основных настройках системы, префикс для поиска: RI=</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:id="15" w:name="возвращаемые-значения"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:id="39" w:name="возвращаемые-значения"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Возвращает массив, описывающий запись пользователя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:id="16" w:name="исключения"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:id="40" w:name="исключения"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 2. Исключения функции GetUser</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1485"/>
@@ -1089,80 +3939,80 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Сообщение об ошибке подсистемы авторизации LDAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Возникает в случае неуспешной попытке авторизации по LDAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="22" w:name="X981cde75908b2eecb75c3db9cf34bbecbc4b87a"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:id="46" w:name="X981cde75908b2eecb75c3db9cf34bbecbc4b87a"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция AddUser($user_id = ’’, $user_rec_array = array())</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="18" w:name="описание-функции-1"/>
+    <w:bookmarkStart w:id="42" w:name="описание-функции-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция добавления нового пользователя. В поле 30 записи устанавливается переданный идентификатор пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:id="19" w:name="параметры-1"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:id="43" w:name="параметры-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции AddUser</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -1364,70 +4214,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">array</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Массив, описывающий запись пользователя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:id="20" w:name="возвращаемые-значения-1"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:id="44" w:name="возвращаемые-значения-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">0 в случае успешного завершения операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:id="21" w:name="исключения-1"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:id="45" w:name="исключения-1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 2. Исключения функции AddUser</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -1486,80 +4336,80 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Пользователь с указанным идентификатором уже существует. Создание новой записи невозможно. Удалите или редактируйте имеющуюся</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Возникает в случае, если в качестве параметра $user_id передан идентификатор, существующий в БД пользователей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="27" w:name="функция-deluseruser_id"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:id="51" w:name="функция-deluseruser_id"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция DelUser($user_id = ’’)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="23" w:name="описание-функции-2"/>
+    <w:bookmarkStart w:id="47" w:name="описание-функции-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция удаляет пользователя по идентификатору читателя. Сервер находит запись пользователя в базе читателей и передает ее MFN в операцию удаления записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:id="24" w:name="параметры-2"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:id="48" w:name="параметры-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции DelUser</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
         <w:gridCol w:w="2640"/>
@@ -1620,52 +4470,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Идентификатор пользователя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:id="25" w:name="возвращаемые-значения-2"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:id="49" w:name="возвращаемые-значения-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Возвращается результат операции удаления записи:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 2. Возвращаемые значения функции DelUser</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1790,98 +4640,98 @@
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">другое отрицательное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Код ошибки, возвращенный провайдером данных при удалении записи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:id="26" w:name="исключения-2"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:id="50" w:name="исключения-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция возвращает коды ошибок и не формирует отдельные исключения JSON-RPC для штатных отказов удаления пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="31" w:name="X458831fea5ac7cbb1a73ac869bf4d8fe6a9abc2"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:id="55" w:name="X458831fea5ac7cbb1a73ac869bf4d8fe6a9abc2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция UpdateUser($user_id = ’’, $user_rec_array = array())</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="28" w:name="описание-функции-3"/>
+    <w:bookmarkStart w:id="52" w:name="описание-функции-3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция обновления информации о существующем пользователе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:id="29" w:name="параметры-3"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:id="53" w:name="параметры-3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции UpdateUser</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -2083,98 +4933,98 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">array</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Массив, описывающий запись пользователя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:id="30" w:name="исключения-3"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:id="54" w:name="исключения-3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Отсутствуют.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="36" w:name="функция-userformularuser_id"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:id="60" w:name="функция-userformularuser_id"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция UserFormular($user_id)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="32" w:name="описание-функции-4"/>
+    <w:bookmarkStart w:id="56" w:name="описание-функции-4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция добавления нового пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:id="33" w:name="параметры-4"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:id="57" w:name="параметры-4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции UserFormular</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
         <w:gridCol w:w="2640"/>
@@ -2232,304 +5082,304 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Идентификатор пользователя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:id="34" w:name="возвращаемые-значения-3"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:id="58" w:name="возвращаемые-значения-3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Массов ассоциативных массив с описанием строки формуляра в виде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘record_id’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; идентификатор пользователя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘db’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Имя БД из которой получен экземпляр издания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘bo’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Краткое библиографическое описание издания (в формате brief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘need_return_date’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Дата предполагаемого возврата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘issue_date’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Дата выдачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘barcode_rfid’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Штрих-код или RFID метка экземпляра издания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘inventory’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Инвентарный номер экземпляра издания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘place_of_issue’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Место выдачи издания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘place_of_store’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Место хранения экземпляра издания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="1010"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘responsible_face’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Ответственное лицо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В случае, если записи формуляра отсутствуют – будет возвращен пустой массив. Функция возвращает только информацию, о выданных в настоящий момент изданиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:id="35" w:name="исключения-4"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:id="59" w:name="исключения-4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Отсутствуют.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="41" w:name="X41defcd0e83059f2cb5e0946043d77695248e23"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:id="65" w:name="X41defcd0e83059f2cb5e0946043d77695248e23"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция MakeOrder($user_id, $dbn, $record_id, $place_of_issue = ’’)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="37" w:name="описание-функции-5"/>
+    <w:bookmarkStart w:id="61" w:name="описание-функции-5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция создания заказа на издание по месту выдачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:id="38" w:name="параметры-5"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:id="62" w:name="параметры-5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции MakeOrder</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -3032,70 +5882,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Код места выдачи, в котором пользователь желает получить заказываемое издание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:id="39" w:name="возвращаемые-значения-4"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:id="63" w:name="возвращаемые-значения-4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">0 в случае успешного завершения операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:id="40" w:name="исключения-5"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:id="64" w:name="исключения-5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 2. Исключения функции MakeOrder</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -3227,80 +6077,80 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ошибочный идентификатор записи, запись не найдена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Возникает в случае, если по указанному шифру издания в БД каталога не нашлось соответствующей записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="46" w:name="функция-deleteorderuser_id-record_id"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:id="70" w:name="функция-deleteorderuser_id-record_id"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция DeleteOrder($user_id, $record_id)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="42" w:name="описание-функции-6"/>
+    <w:bookmarkStart w:id="66" w:name="описание-функции-6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция удаления существующего заказа на издание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:id="43" w:name="параметры-6"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:id="67" w:name="параметры-6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции DeleteOrder</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -3496,70 +6346,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Шифр заказываемого документа (обычно – поле 903 библиографической записи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:id="44" w:name="возвращаемые-значения-5"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:id="68" w:name="возвращаемые-значения-5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">0 в случае успешного завершения операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:id="45" w:name="исключения-6"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:id="69" w:name="исключения-6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 2. Исключения функции DeleteOrder</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -3618,80 +6468,80 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Заказ не найден. Убедитесь, что он не был удалён ранее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Возникает в случае, если у читателя не найдено соответствующее издание в формуляре</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="51" w:name="функция-getordersuser_id"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:id="75" w:name="функция-getordersuser_id"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция GetOrders($user_id)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="47" w:name="описание-функции-7"/>
+    <w:bookmarkStart w:id="71" w:name="описание-функции-7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция получения информации о списке заказов пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:id="48" w:name="параметры-7"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:id="72" w:name="параметры-7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции GetOrders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
         <w:gridCol w:w="2640"/>
@@ -3749,412 +6599,412 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Идентификатор пользователя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:id="49" w:name="возвращаемые-значения-6"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:id="73" w:name="возвращаемые-значения-6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Возвращает массив ассоциативных массивов с информацией о заказах пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘db’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Имя БД, в которой хранится запись на издание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘record_id’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; шифр документа записи на издание (обычно, 903 поле)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘user_id’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Идентификатор пользователя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘bibliography’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Краткое описание издания (в формате brief)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘responsible_face’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Ответственное лицо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘place_of_issue’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Место выдачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘place_of_store’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Место хранения экземпляра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘barcode_rfid’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Штрих-код или RFID-метка экземпляра издания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘inventory’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Инвентарный номер экземпляра издания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘order_date’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Дата создания заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘issue_date’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Дата исполнения заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘reservation_date’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Дата бронирования экземпляра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘refuse_date’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Дата отказа в исполнении заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘refuse_reason’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Причина отказа исполнения заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘is_edd’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Если true – заказ является заказом на электронную доставку документа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="1011"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘edd_url’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=&gt; Ссылка на получение результата исполнения заказа на электронную доставку документа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Возвращается вся история заказов пользователя. Для неисполненных заказов поле issue_date - пусто.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:id="50" w:name="исключения-7"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:id="74" w:name="исключения-7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Отсутствуют.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="56" w:name="X4021253e8c42228d68df4137ed0834479538ba2"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:id="80" w:name="X4021253e8c42228d68df4137ed0834479538ba2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция BookReturnProlongation($user_id, $barcode_rfid , $inventory, $new_return_date)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="52" w:name="описание-функции-8"/>
+    <w:bookmarkStart w:id="76" w:name="описание-функции-8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция запроса на продление срока возврата издания, находящегося у Пользователя библиотек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:id="53" w:name="параметры-8"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:id="77" w:name="параметры-8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции BookReturnProlongation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -4534,70 +7384,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Срок (дата) желаемого продления или количество дней, на которое необходимо продлить срок пользования изданием</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:id="54" w:name="возвращаемые-значения-7"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:id="78" w:name="возвращаемые-значения-7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дата, до которой продлено издание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:id="55" w:name="исключения-8"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:id="79" w:name="исключения-8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 2. Исключения функции BookReturnProlongation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
@@ -4717,92 +7567,92 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">выданное на месте выдачи</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Возникает в случае, когда на месте выдачи, установленном для вызывающей функцию системы недоступно продление издания, выданного на другом месте выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="61" w:name="функция-getexemplarsinfodbn-record_id"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:id="85" w:name="функция-getexemplarsinfodbn-record_id"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция GetExemplarsInfo($dbn, $record_id)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="57" w:name="описание-функции-9"/>
+    <w:bookmarkStart w:id="81" w:name="описание-функции-9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция получает сведения об экземплярах библиографической записи и их статусе. Запись издания ищется в указанной базе по идентификатору</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">record_id</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, после чего результат группируется по местам хранения и состоянию экземпляров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:id="58" w:name="параметры-9"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:id="82" w:name="параметры-9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции GetExemplarsInfo</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -5022,52 +7872,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Идентификатор библиографической записи, обычно значение поля 903.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:id="59" w:name="возвращаемые-значения-8"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:id="83" w:name="возвращаемые-значения-8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Возвращает массив вида:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
         <w:t xml:space="preserve">array</w:t>
@@ -6917,52 +9767,52 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">  )</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:id="60" w:name="исключения-9"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:id="84" w:name="исключения-9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Исключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 2. Исключения функции GetExemplarsInfo</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
@@ -6998,80 +9848,80 @@
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ошибка поиска записей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Возникает в случае, если по указанному идентификатору не найдена соответствующая запись на издание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="60"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="67" w:name="X69f82971d4e2878f63cb390e9c47d7b6588015f"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:id="91" w:name="X69f82971d4e2878f63cb390e9c47d7b6588015f"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция Search($dbn, $exp, $seq, $format, $numMfn = 20, $firstMfn = 0, $Min = 0, $Max = 0, $SortBy = ’’, $AscSortDir = true, $UseCacheInSearch = false, $asJson = false)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="62" w:name="описание-функции-10"/>
+    <w:bookmarkStart w:id="86" w:name="описание-функции-10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция выполняет поиск записей в указанной базе данных и возвращает результаты в заданном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:id="63" w:name="параметры-10"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:id="87" w:name="параметры-10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции Search</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
@@ -7686,52 +10536,52 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">json_decode</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. По умолчанию</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">false</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:id="65" w:name="возвращаемые-значения-9"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:id="89" w:name="возвращаемые-значения-9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Массив с результатами расформатирования записей. Нулевой элемент массива содержит количество найденных записей.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Если количество возвращаемых записей больше</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7822,64 +10672,64 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробное описание структуры</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">@API/info</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">приведено в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId88">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Формат API/info для библиографических записей</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:id="66" w:name="пример-на-языке-php"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:id="90" w:name="пример-на-языке-php"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Пример на языке PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentTok"/>
         </w:rPr>
         <w:t xml:space="preserve">// Подключение класса JSON-RPC 2.0 клиента</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="KeywordTok"/>
         </w:rPr>
@@ -12399,62 +15249,62 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">  )</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="72" w:name="X4d5ba4b9e360c455781e82133ada29a77c61009"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:id="96" w:name="X4d5ba4b9e360c455781e82133ada29a77c61009"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция RecVirtualFormat($dbn, $format, $rec_array)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="68" w:name="описание-функции-11"/>
+    <w:bookmarkStart w:id="92" w:name="описание-функции-11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция форматирует виртуальную запись: принимает массив полей записи, создает из него временный объект записи и выполняет для него заданный формат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В текущей реализации метод доступен через JSON-RPC сервер модуля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -12471,52 +15321,52 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">/JSONRPC.php?i128Module=Bitrix24</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Он делегирует вызов функции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Database::API_RecVirtualFormat($dbn, $format, $rec_array)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:id="69" w:name="параметры-11"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:id="93" w:name="параметры-11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции RecVirtualFormat</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -12654,70 +15504,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">array</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Содержимое виртуальной записи в виде массива полей и подполей. Если клиент передал JSON-объект, сервер преобразует его в массив.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:id="70" w:name="возвращаемые-значения-10"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:id="94" w:name="возвращаемые-значения-10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Возвращается текстовая строка с результатом форматирования. Если база данных не указана или не открывается, сервер возвращает ошибку JSON-RPC с текстом исключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:id="71" w:name="пример-параметра-rec_array"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:id="95" w:name="пример-параметра-rec_array"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Пример параметра</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">rec_array</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DataTypeTok"/>
         </w:rPr>
@@ -12828,80 +15678,80 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">    )</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OtherTok"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="NormalTok"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="76" w:name="Xeb9f0b93f55c4f5301794305094a6fba2629715"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:id="100" w:name="Xeb9f0b93f55c4f5301794305094a6fba2629715"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция GetTermList($dbn, $pref, $startTerm, $numTerms=20, $isBack = false, $format=’’)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="73" w:name="описание-функции-12"/>
+    <w:bookmarkStart w:id="97" w:name="описание-функции-12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция получения списка поисковых терминов для вида поиска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:id="74" w:name="параметры-12"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:id="98" w:name="параметры-12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции GetTermList</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -13420,98 +16270,98 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Формат, в котором вернуть результат поиска (первую запись), соответствующий термину. Например: @ - Формат по умолчанию</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">@brief</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">– краткое описание, &amp;uf(‘+0’) – В виде полей. подполей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:id="75" w:name="возвращаемые-значения-11"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:id="99" w:name="возвращаемые-значения-11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Массив с результатами расформатирования записей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="80" w:name="X21e8252e9a2dce906c17b0b04293a07bb50c054"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:id="104" w:name="X21e8252e9a2dce906c17b0b04293a07bb50c054"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция GetFasets($dbn, $exp, $celltype, $cellnum)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="77" w:name="описание-функции-13"/>
+    <w:bookmarkStart w:id="101" w:name="описание-функции-13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Описание функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция получения списка фасетов указанного типа для поиска по сводному каталогу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:id="78" w:name="параметры-13"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:id="102" w:name="параметры-13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Параметры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Параметры функции GetFasets</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2640"/>
@@ -13888,52 +16738,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">integer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Количество возвращаемых фасетов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:id="79" w:name="возвращаемые-значения-12"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:id="103" w:name="возвращаемые-значения-12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Возвращаемые значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Массив с информацией о фасетах в виде массива ассоциативных массивов, вида:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">array (</w:t>
@@ -14197,86 +17047,86 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В нулевом элементе массива возвращается количество найденных записей, соответствующих поисковому выражению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">      'num' =&gt; Количество ссылок на термин</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">      'term' =&gt; Поисковый термин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="86" w:name="X8257e00f6971b6afa346d0bb438e1302a8f6479"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:id="110" w:name="X8257e00f6971b6afa346d0bb438e1302a8f6479"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Формат API/info для библиографических записей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Формат</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">@API/info</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">возвращает библиографическую запись в виде JSON-структуры для внешних интеграций и портальных решений. Его удобно использовать, когда клиенту нужны не HTML-фрагменты, а заранее разложенные поля: заглавие, авторы, выходные данные, классификационные индексы, ключевые слова, аннотация, сведения об экземплярах и ссылки на внешние объекты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="82" w:name="использование"/>
+    <w:bookmarkStart w:id="106" w:name="использование"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Использование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В JSON-RPC методе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Search</w:t>
       </w:r>
       <w:r>
@@ -14672,52 +17522,52 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">API</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, например через вызовы, которые принимают имя формата в виде</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">@API/info</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:id="83" w:name="как-формируется-результат"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:id="107" w:name="как-формируется-результат"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Как формируется результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основной PHP-формат находится в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">modules/API/Formats/info.pft128</w:t>
       </w:r>
       <w:r>
@@ -14833,52 +17683,52 @@
         </w:rPr>
         <w:t xml:space="preserve">i128f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в каталоге</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Distr/datai/deposit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и рассчитаны на библиографические записи депозитной структуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:id="84" w:name="поля-json"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:id="108" w:name="поля-json"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Поля JSON</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица 1. Поля формата API/info</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
@@ -16123,135 +18973,135 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">поле записи</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="VerbatimChar"/>
               </w:rPr>
               <w:t xml:space="preserve">951</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, возвращается как массив подполей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:id="85" w:name="ограничения"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:id="109" w:name="ограничения"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Ограничения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1012"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">формат ориентирован на библиографические записи, где заполнены поля депозитной структуры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1012"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пустые библиографические блоки возвращаются как пустые строки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1012"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">если результат используется через JSON-RPC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Search</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, для получения объектов вместо строк нужно передавать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">$asJson = true</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="1012"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">состав и смысл полей JSON являются частью контракта интеграции, поэтому при изменении PFT-файлов нужно сохранять имена полей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -16488,50 +19338,74 @@
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1000">
     <w:abstractNumId w:val="990"/>
   </w:num>
   <w:num w:numId="1001">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1002">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1003">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1004">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1005">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1006">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1007">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1008">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1009">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1010">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1011">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1012">
     <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -17416,54 +20290,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="ff0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="?id=Help/Show&amp;m=API/Help/Formats/Info" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="modules/API/Help/JsonRPC/testjsonrpc.zip" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId8" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId6" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId5" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId3" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId2" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId1" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=API/Help/AdapterProfiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=API/Help/Contracts" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="?id=Help/Show&amp;m=API/Help/Formats/Info" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=API/Help/MappingAndExternalIds" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=API/Help/SyncPolicies" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="modules/API/Help/JsonRPC/testjsonrpc.zip" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="?id=Help/Show&amp;m=API/Help/Formats/Info" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="modules/API/Help/JsonRPC/testjsonrpc.zip" TargetMode="External" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" Target="?id=Help/Show&amp;m=API/Help/AdapterProfiles" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" Target="?id=Help/Show&amp;m=API/Help/Contracts" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" Target="?id=Help/Show&amp;m=API/Help/Formats/Info" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" Target="?id=Help/Show&amp;m=API/Help/JsonRPC/Root" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" Target="?id=Help/Show&amp;m=API/Help/MappingAndExternalIds" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" Target="?id=Help/Show&amp;m=API/Help/SyncPolicies" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="modules/API/Help/JsonRPC/testjsonrpc.zip" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>