--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -8,1290 +8,1184 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нативный форматер ИРБИС 128</w:t>
+        <w:t xml:space="preserve">Endpoint и формат обмена</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Оглавление</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:fldChar w:fldCharType="begin" w:dirty="true"/>
             <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="16" w:name="нативный-форматер-ирбис-128"/>
+    <w:bookmarkStart w:id="12" w:name="endpoint-и-формат-обмена"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нативный форматер ИРБИС 128</w:t>
+        <w:t xml:space="preserve">Endpoint и формат обмена</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нативный форматер модуля</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">JSON-RPC сервер модуля доступен через входную точку:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Форматер нужен там, где системе требуется выполнить существующий PFT-формат ИРБИС 64 без внешнего вызова</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">irbistool.exe</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">1. Вызов Format64</w:t>
+        <w:t xml:space="preserve">POST /JSONRPC.php?i128Module=Bitrix24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Функция</w:t>
+        <w:t xml:space="preserve">Тело запроса должно быть JSON-RPC 2.0 объектом или массивом объектов для</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">batch-вызова. Для обычного вызова указываются поля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Format64</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">принимает:</w:t>
+        <w:t xml:space="preserve">jsonrpc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">method</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">params</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Compact"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">базу данных, из которой загружаются форматы;</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">необязательные объекты контекста и виртуальной машины для вложенных вызовов.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"jsonrpc"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"2.0"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"method"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"GetUser"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"params"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"user_id"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"reader-001"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">},</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"id"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DecValTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если текст формата передан напрямую, он используется как исходный PFT. Если текст пустой, форматер загружает формат по имени.</w:t>
+        <w:t xml:space="preserve">Ответ содержит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при успешном выполнении или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">error</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при ошибке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:id="10" w:name="загрузка-форматов"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"jsonrpc"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StringTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"2.0"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"result"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{},</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DataTypeTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"id"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="NormalTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DecValTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FunctionTok"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="9" w:name="правила-вызова"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Загрузка форматов</w:t>
+        <w:t xml:space="preserve">1. Правила вызова</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Правило</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Метод HTTP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сервер принимает только</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POST</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">для обычных JSON-RPC вызовов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Тип тела</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">JSON-объект JSON-RPC 2.0 или массив объектов для batch-вызова.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Идентификатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Если поле</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">id</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">не передано, вызов считается notification и ответ не возвращается.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">params</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">можно передавать позиционным массивом или объектом с именованными параметрами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Именованные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">При объекте</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">params</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">значения сопоставляются с именами параметров PHP-метода.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Batch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Если тело запроса - массив, сервер выполнит каждый вызов и вернет массив ответов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">SMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Запрос с параметром</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">smd</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">возвращает service map, построенный по публичным методам сервера.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:id="10" w:name="ошибки-json-rpc"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Ошибки JSON-RPC</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-32700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ошибка разбора JSON.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-32600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Некорректный запрос: например, не</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POST</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, нет</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jsonrpc: "2.0"</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">или тело пустое.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-32601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Метод не найден или метод скрыт сервером.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-32602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Некорректные параметры: не хватает обязательного параметра или</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">params</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">имеет неподдерживаемый тип.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-32603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Внутренняя ошибка.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ошибки бизнес-операций возвращаются тем модулем, который выполняет операцию:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RQST</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bookland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Database</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Например, заказ не будет</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">создан, если не найдена запись пользователя, БД каталога не открылась или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">шифр записи не найден.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:id="11" w:name="аутентификация-и-доступ"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Аутентификация и доступ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При загрузке по имени</w:t>
-[...281 lines deleted...]
-        <w:t xml:space="preserve">Скомпилированные инструкции кешируются по тексту формата. При повторном выполнении того же текста форматер переиспользует кеш и выполняет уже готовый набор инструкций.</w:t>
+        <w:t xml:space="preserve">Входная точка проходит через обычный запуск ИРБИС 128. Конкретные правила</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">доступа зависят от настроек сайта, авторизации, сессии, веб-сервера и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">интеграционного контура. Внешнему клиенту нужно использовать тот URL и способ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">доступа, который выдан администратором системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:id="12" w:name="контекст-выполнения"/>
-[...35 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:id="13" w:name="поддерживаемые-конструкции"/>
-[...701 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1412,282 +1306,52 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="991">
-[...186 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1000">
     <w:abstractNumId w:val="990"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
@@ -2894,40 +2558,40 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Words>83</Words>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Lines>12</Lines>
   <AppVersion></AppVersion>
   <LinksUpToDate>false</LinksUpToDate>
   <Application>Microsoft Word 12.0.0</Application>
   <CharactersWithSpaces>583</CharactersWithSpaces>
   <Template>Normal.dotm</Template>
   <DocSecurity>0</DocSecurity>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <Characters>475</Characters>
   <Paragraphs>8</Paragraphs>
   <Pages>1</Pages>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Нативный форматер ИРБИС 128</dc:title>
+  <dc:title>Endpoint и формат обмена</dc:title>
   <dc:creator/>
   <cp:keywords/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="toc-title">
     <vt:lpwstr>Оглавление</vt:lpwstr>
   </property>
 </Properties>
 </file>